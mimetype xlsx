--- v6 (2026-08-11)
+++ v7 (2026-09-20)
@@ -515,51 +515,51 @@
   <si>
     <t>#8 Robert Campos - QB</t>
   </si>
   <si>
     <t>#25 Timothy Deck - RB</t>
   </si>
   <si>
     <t>#29 Richard Vogler - RB</t>
   </si>
   <si>
     <t>#86 Raymond Ives - TE</t>
   </si>
   <si>
     <t>#84 Mack Helm - WR</t>
   </si>
   <si>
     <t>#78 Kevin Samuels - LT</t>
   </si>
   <si>
     <t>#62 Dennis Scott - LG</t>
   </si>
   <si>
     <t>#56 Steven Moses - C</t>
   </si>
   <si>
-    <t>#71 Kevin Burnett - RT</t>
+    <t>#71 Kevin Burnett - LT</t>
   </si>
   <si>
     <t>#75 Howard Guan - LT</t>
   </si>
   <si>
     <t>#95 Hector Thomas - LDE</t>
   </si>
   <si>
     <t>#97 Dan Coffman - DT</t>
   </si>
   <si>
     <t>#93 Joseph Gonzalez - RDE</t>
   </si>
   <si>
     <t>#35 Stephen Johnson - LDE</t>
   </si>
   <si>
     <t>#29 Nicholas Heider - CB</t>
   </si>
   <si>
     <t>12:49</t>
   </si>
   <si>
     <t>CAR 27</t>
   </si>
@@ -707,51 +707,51 @@
   <si>
     <t>CAR 30</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-15-CAR 30 (8:35) 15-Merle Garner 48 yard field goal is GOOD. PAT 3 CAR 0</t>
   </si>
   <si>
     <t>#4 Glen Glover - QB</t>
   </si>
   <si>
     <t>#15 Merle Garner - K</t>
   </si>
   <si>
     <t>#64 Terry Barrett - LT</t>
   </si>
   <si>
     <t>#69 John Holley - DT</t>
   </si>
   <si>
-    <t>#61 James Kim - DT</t>
+    <t>#93 James Kim - RDE</t>
   </si>
   <si>
     <t>8:30</t>
   </si>
   <si>
     <t>PAT 35</t>
   </si>
   <si>
     <t>(8:31) 15-Merle Garner kicks 74 yards from PAT 35 to CAR -9. Touchback.</t>
   </si>
   <si>
     <t>#2 Stephen Wilson - RB</t>
   </si>
   <si>
     <t>#78 Winfred Frazee - RT</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-CAR 25 (8:31) 27-Timothy Deck ran to CAR 25 for a short loss. Tackle by 35-Stephen Johnson.</t>
   </si>
   <si>
     <t>7:52</t>
   </si>
@@ -896,51 +896,51 @@
   <si>
     <t>4-15-CAR 35 (2:07) 7-Kevin Jackson punts 30 yards to CAR 5.</t>
   </si>
   <si>
     <t>1:59</t>
   </si>
   <si>
     <t>CAR 5</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>1-10-CAR 5 (2:00) 8-Robert Campos pass complete to 27-Timothy Deck to CAR 7 for 1 yards. Tackle by 39-Rod Erdman.</t>
   </si>
   <si>
     <t>1:23</t>
   </si>
   <si>
     <t>CAR 7</t>
   </si>
   <si>
     <t>2-9-CAR 7 (1:22) 8-Robert Campos pass complete to 84-Mack Helm to CAR 9 for 2 yards. Tackle by 35-Stephen Johnson.</t>
   </si>
   <si>
-    <t>#26 Alex Martin - RB</t>
+    <t>#34 Alex Martin - RB</t>
   </si>
   <si>
     <t>0:37</t>
   </si>
   <si>
     <t>CAR 9</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>3-6-CAR 9 (0:36) 8-Robert Campos pass Pass knocked down by 96-Terry Durst. incomplete, intended for 29-Richard Vogler.</t>
   </si>
   <si>
     <t>0:31</t>
   </si>
   <si>
     <t>4-6-CAR 9 (0:32) 10-Armando Adams punts 45 yards to PAT 46. Fair Catch by 20-David Hutchings.</t>
   </si>
   <si>
     <t>0:24</t>
   </si>
   <si>
     <t>PAT 46</t>
   </si>