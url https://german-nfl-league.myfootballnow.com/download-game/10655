--- v5 (2026-08-11)
+++ v6 (2026-09-20)
@@ -317,51 +317,51 @@
   <si>
     <t>#46 Junior Phillips - SS</t>
   </si>
   <si>
     <t>#38 Mike Sera - CB</t>
   </si>
   <si>
     <t>#78 Kevin Samuels - LT</t>
   </si>
   <si>
     <t>#20 Kyle Newby - CB</t>
   </si>
   <si>
     <t>#60 Roger Lundquist - C</t>
   </si>
   <si>
     <t>#48 Edwin Fonseca - FB</t>
   </si>
   <si>
     <t>#42 Travis Johnson - CB</t>
   </si>
   <si>
     <t>#62 Dennis Scott - LG</t>
   </si>
   <si>
-    <t>#71 Kevin Burnett - RT</t>
+    <t>#71 Kevin Burnett - LT</t>
   </si>
   <si>
     <t>#15 Merle Garner - K</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-CAR 25 (15:00) 25-Timothy Deck ran to CAR 28 for 3 yards. Tackle by 35-Stephen Johnson.</t>
   </si>
   <si>
     <t>#8 Robert Campos - QB</t>
   </si>
   <si>
     <t>#25 Timothy Deck - RB</t>
   </si>
@@ -545,51 +545,51 @@
   <si>
     <t>#94 Edwin Sherwood - SLB</t>
   </si>
   <si>
     <t>#59 Nathan Turner - WLB</t>
   </si>
   <si>
     <t>#24 John Copeland - CB</t>
   </si>
   <si>
     <t>#44 David Norton - FS</t>
   </si>
   <si>
     <t>12:11</t>
   </si>
   <si>
     <t>PAT 21</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>2-6-PAT 21 (12:10) 12-John Radford pass Pass knocked down by 44-David Norton. incomplete, intended for 85-Willie Pennebaker.</t>
   </si>
   <si>
-    <t>#85 Willie Pennebaker - WR</t>
+    <t>#14 Willie Pennebaker - WR</t>
   </si>
   <si>
     <t>12:06</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>3-6-PAT 21 (12:07) 12-John Radford pass incomplete, intended for 2-John Vallejo.</t>
   </si>
   <si>
     <t>#31 Lance Jeffrey - FB</t>
   </si>
   <si>
     <t>12:02</t>
   </si>
   <si>
     <t>4-6-PAT 21 (12:03) 7-Kevin Jackson punts 52 yards to CAR 27. 44-David Norton to CAR 39 for 12 yards. Tackle by 29-Nicholas Heider.</t>
   </si>
   <si>
     <t>#7 Kevin Jackson - P</t>
   </si>
@@ -599,51 +599,51 @@
   <si>
     <t>#66 Edward Stone - LG</t>
   </si>
   <si>
     <t>#44 Jeffery Carpino - LT</t>
   </si>
   <si>
     <t>#51 Walter Marks - RG</t>
   </si>
   <si>
     <t>11:53</t>
   </si>
   <si>
     <t>CAR 39</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-CAR 39 (11:54) 8-Robert Campos pass complete to 86-Raymond Ives to PAT 49 for 12 yards. Tackle by 47-Douglas Pipkin. Nice job by 86-Raymond Ives on that route to lose his coverage. 47-Martin Carpenter got away with a hold on that play.</t>
   </si>
   <si>
     <t>#32 Russell Brown - RB</t>
   </si>
   <si>
-    <t>#26 Alex Martin - RB</t>
+    <t>#34 Alex Martin - RB</t>
   </si>
   <si>
     <t>11:12</t>
   </si>
   <si>
     <t>PAT 49</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>1-10-PAT 49 (11:11) 8-Robert Campos pass Pass knocked down by 31-Ralph Lockhart. incomplete, intended for 84-Mack Helm. PAT 97-Dan Coffman was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>11:07</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>2-10-PAT 49 (11:08) 25-Timothy Deck ran to PAT 36 for 13 yards. Tackle by 36-Timothy Key.</t>
   </si>
@@ -881,51 +881,51 @@
   <si>
     <t>1:23</t>
   </si>
   <si>
     <t>3-11-CAR 28 (1:22) 12-John Radford pass complete to 24-Samuel Maggard to CAR 23 for 5 yards. Tackle by 24-John Copeland.</t>
   </si>
   <si>
     <t>0:43</t>
   </si>
   <si>
     <t>CAR 23</t>
   </si>
   <si>
     <t>4-6-CAR 23 (0:42) 15-Merle Garner 41 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>#4 Glen Glover - QB</t>
   </si>
   <si>
     <t>#64 Terry Barrett - LT</t>
   </si>
   <si>
     <t>#69 John Holley - DT</t>
   </si>
   <si>
-    <t>#61 James Kim - DT</t>
+    <t>#93 James Kim - RDE</t>
   </si>
   <si>
     <t>#77 Louis Brooks - RDE</t>
   </si>
   <si>
     <t>0:38</t>
   </si>
   <si>
     <t>CAR 30</t>
   </si>
   <si>
     <t>1-10-CAR 30 (0:39) 25-Timothy Deck ran to CAR 30 for -1 yards. Tackle by 99-Barry Durkee.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>2-11-CAR 30 (15:00) 8-Robert Campos pass Pass knocked down by 41-Leon Brighton. incomplete, intended for 84-Mack Helm.</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
@@ -1013,51 +1013,51 @@
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-PAT 5 (11:32) 12-John Radford sacked at PAT -3 for -8 yards (51-Edwin Sherwood). Sack allowed by 3-Otis Orndorff. SAFETY! (51-Edwin Sherwood) PAT 61-Wesley Stetson was injured on the play. He looks like he should be able to return. CAR 72-Theodore Fulton was injured on the play. He looks like he should be able to return. CAR 24-John Copeland was injured on the play. He looks like he should be able to return. CAR 69-John Holley was injured on the play. He looks like he should be able to return. CAR 9 PAT 0</t>
   </si>
   <si>
     <t>11:28</t>
   </si>
   <si>
     <t>PAT 20</t>
   </si>
   <si>
     <t>(11:29) 15-Merle Garner kicks 79 yards from PAT 20 to CAR 1. 22-Stephen Wilson to CAR 24 for 23 yards. Tackle by 41-Leon Brighton.</t>
   </si>
   <si>
     <t>11:24</t>
   </si>
   <si>
     <t>CAR 24</t>
   </si>
   <si>
     <t>1-10-CAR 24 (11:25) 8-Robert Campos pass Pass knocked down by 45-Kenneth Short. incomplete, intended for 25-Timothy Deck.</t>
   </si>
   <si>
-    <t>#63 Kelly Books - RG</t>
+    <t>#63 Kelly Books - LG</t>
   </si>
   <si>
     <t>11:21</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>2-10-CAR 24 (11:22) PENALTY - False Start (CAR 80-Curtis Allen)</t>
   </si>
   <si>
     <t>CAR 19</t>
   </si>
   <si>
     <t>2-15-CAR 19 (11:22) 36-Russell Brown ran to CAR 21 for 2 yards. Tackle by 36-Timothy Key.</t>
   </si>
   <si>
     <t>10:40</t>
   </si>
   <si>
     <t>CAR 21</t>
   </si>
   <si>
     <t>3-13-CAR 21 (10:39) 8-Robert Campos pass complete to 86-Raymond Ives to CAR 26 for 5 yards. Tackle by 31-Ralph Lockhart.</t>
   </si>