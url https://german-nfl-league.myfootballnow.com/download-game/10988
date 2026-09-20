--- v3 (2026-08-11)
+++ v4 (2026-09-20)
@@ -377,51 +377,51 @@
   <si>
     <t>#14 Johnny Cruz - WR</t>
   </si>
   <si>
     <t>#19 Jack Mitchell - WR</t>
   </si>
   <si>
     <t>#63 Keith Guerrero - LT</t>
   </si>
   <si>
     <t>#89 Johnny Cohen - LG</t>
   </si>
   <si>
     <t>#72 George Smith - C</t>
   </si>
   <si>
     <t>#44 Jeffery Carpino - LT</t>
   </si>
   <si>
     <t>#50 Garry Doss - RT</t>
   </si>
   <si>
     <t>#98 Jack Bryce - LDE</t>
   </si>
   <si>
-    <t>#61 James Kim - DT</t>
+    <t>#93 James Kim - RDE</t>
   </si>
   <si>
     <t>#64 Daniel Espada - DT</t>
   </si>
   <si>
     <t>#72 Theodore Fulton - RDE</t>
   </si>
   <si>
     <t>#59 Nathan Turner - WLB</t>
   </si>
   <si>
     <t>#57 Thomas Robinson - MLB</t>
   </si>
   <si>
     <t>#58 Ramiro Oster - WLB</t>
   </si>
   <si>
     <t>#24 John Copeland - CB</t>
   </si>
   <si>
     <t>#28 Warren Vanek - CB</t>
   </si>
   <si>
     <t>#42 Travis Johnson - CB</t>
   </si>
@@ -515,51 +515,51 @@
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-CAR 25 (13:25) 22-Donald Nowlin ran to CAR 30 for 6 yards. Tackle by 35-Stephen Johnson.</t>
   </si>
   <si>
     <t>#4 Terrell Stevenson - QB</t>
   </si>
   <si>
     <t>#22 Donald Nowlin - RB</t>
   </si>
   <si>
     <t>#89 Antone Fillmore - TE</t>
   </si>
   <si>
     <t>#84 Mack Helm - WR</t>
   </si>
   <si>
     <t>#78 Kevin Samuels - LT</t>
   </si>
   <si>
-    <t>#66 Willie Meyer - LG</t>
+    <t>#64 Willie Meyer - LG</t>
   </si>
   <si>
     <t>#56 Steven Moses - C</t>
   </si>
   <si>
     <t>#68 Lewis Beeler - RG</t>
   </si>
   <si>
     <t>#74 Ted Gerrish - RT</t>
   </si>
   <si>
     <t>#96 Terry Durst - LDE</t>
   </si>
   <si>
     <t>#54 Joel Nguyen - DT</t>
   </si>
   <si>
     <t>#61 Wesley Stetson - DT</t>
   </si>
   <si>
     <t>#95 Hector Thomas - LDE</t>
   </si>
   <si>
     <t>#98 Andrew Arena - MLB</t>
   </si>
@@ -617,51 +617,51 @@
   <si>
     <t>CAR 47</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>3-5-CAR 47 (10:40) 18-Terrell Stevenson pass Pass knocked down by 36-Timothy Key. incomplete, intended for 86-Raymond Ives.</t>
   </si>
   <si>
     <t>#32 Russell Brown - RB</t>
   </si>
   <si>
     <t>10:36</t>
   </si>
   <si>
     <t>4-5-CAR 47 (10:37) 10-Armando Adams punts 53 yards to PAT 0. CAR 54-James Slusser was injured on the play. He looks like he should be able to return.4-5-CAR 47 (10:37) 10-Armando Adams punts 53 yards to PAT 0. Touchback. CAR 54-James Slusser was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#10 Armando Adams - P</t>
   </si>
   <si>
-    <t>#71 Kevin Burnett - RT</t>
+    <t>#71 Kevin Burnett - LT</t>
   </si>
   <si>
     <t>#42 Tony Jackson - RDE</t>
   </si>
   <si>
     <t>10:28</t>
   </si>
   <si>
     <t>PAT 20</t>
   </si>
   <si>
     <t>I Formation Normal HB Counter</t>
   </si>
   <si>
     <t>1-10-PAT 20 (10:29) 40-Raymond Flores ran to PAT 21 for 1 yards. Tackle by 58-Ramiro Oster.</t>
   </si>
   <si>
     <t>9:51</t>
   </si>
   <si>
     <t>PAT 21</t>
   </si>
   <si>
     <t>2-9-PAT 21 (9:50) 40-Raymond Flores ran to PAT 20 for -1 yards. 40-Raymond Flores FUMBLES (58-Ramiro Oster) TOUCHDOWN! PAT 6 CAR 0</t>
   </si>
@@ -839,51 +839,51 @@
   <si>
     <t>PAT 18</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>2-3-PAT 18 (5:57) 12-John Radford pass complete to 80-Maurice Turner to PAT 39 for 20 yards. Tackle by 24-John Copeland.</t>
   </si>
   <si>
     <t>5:17</t>
   </si>
   <si>
     <t>PAT 39</t>
   </si>
   <si>
     <t>1-10-PAT 39 (5:16) 12-John Radford pass complete to 14-Johnny Cruz for 61 yards. TOUCHDOWN! PAT 13 CAR 0</t>
   </si>
   <si>
     <t>5:05</t>
   </si>
   <si>
     <t>(5:06) Extra point GOOD by 15-Merle Garner. PAT 14 CAR 0</t>
   </si>
   <si>
-    <t>#81 Roy Hicks - TE</t>
+    <t>#81 Roy Hicks - FB</t>
   </si>
   <si>
     <t>(5:06) 15-Merle Garner kicks 74 yards from PAT 35 to CAR -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-CAR 25 (5:06) 18-Terrell Stevenson pass Pass knocked down by 35-Stephen Johnson. incomplete, intended for 86-Raymond Ives.</t>
   </si>
   <si>
     <t>5:02</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>2-10-CAR 25 (5:03) 18-Terrell Stevenson pass Pass knocked down by 36-Timothy Key. incomplete, intended for 86-Raymond Ives.</t>
   </si>
   <si>
     <t>5:00</t>
   </si>
   <si>
     <t>3-10-CAR 25 (5:01) 18-Terrell Stevenson pass complete to 22-Donald Nowlin to CAR 27 for 2 yards. Tackle by 33-Ralph Lockhart.</t>
   </si>
@@ -1667,51 +1667,51 @@
   <si>
     <t>4-11-CAR 29 (12:30) 15-Merle Garner 46 yard field goal is GOOD. PAT 38 CAR 7</t>
   </si>
   <si>
     <t>12:26</t>
   </si>
   <si>
     <t>(12:27) 15-Merle Garner kicks 75 yards from PAT 35 to CAR -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-CAR 25 (12:27) 18-Terrell Stevenson pass complete to 86-Raymond Ives to CAR 30 for 5 yards. Tackle by 30-Donald Wadsworth. Nice job by 86-Raymond Ives on that route to lose his coverage.</t>
   </si>
   <si>
     <t>12:04</t>
   </si>
   <si>
     <t>2-5-CAR 30 (12:03) 18-Terrell Stevenson pass complete to 84-Mack Helm to CAR 37 for 6 yards. Tackle by 90-Charles Johnston. Great move by 84-Mack Helm to get free of his coverage.</t>
   </si>
   <si>
     <t>11:41</t>
   </si>
   <si>
     <t>1-10-CAR 37 (11:40) 18-Terrell Stevenson pass Pass knocked down by 33-Ralph Lockhart. incomplete, intended for 18-Ismael Daniels.</t>
   </si>
   <si>
-    <t>#26 Alex Martin - RB</t>
+    <t>#34 Alex Martin - RB</t>
   </si>
   <si>
     <t>11:36</t>
   </si>
   <si>
     <t>2-10-CAR 37 (11:37) 18-Terrell Stevenson pass Pass knocked down by 39-Rod Erdman. incomplete, intended for 36-Russell Brown.</t>
   </si>
   <si>
     <t>11:33</t>
   </si>
   <si>
     <t>3-10-CAR 37 (11:34) 18-Terrell Stevenson pass complete to 22-Donald Nowlin to PAT 23 for 40 yards.</t>
   </si>
   <si>
     <t>11:09</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>1-10-PAT 23 (11:08) 18-Terrell Stevenson pass Pass knocked down by 30-Donald Wadsworth. incomplete, intended for 82-Jason Bonner.</t>
   </si>
   <si>
     <t>11:03</t>
   </si>
@@ -1853,51 +1853,51 @@
   <si>
     <t>4:36</t>
   </si>
   <si>
     <t>1-10-PAT 17 (4:35) 36-Russell Brown ran to PAT 18 for -1 yards. Tackle by 36-Timothy Key.</t>
   </si>
   <si>
     <t>4:15</t>
   </si>
   <si>
     <t>2-11-PAT 18 (4:14) 18-Terrell Stevenson pass complete to 18-Ismael Daniels to PAT 7 for 11 yards. Tackle by 35-Stephen Johnson.</t>
   </si>
   <si>
     <t>PAT 7</t>
   </si>
   <si>
     <t>1-7-PAT 7 (3:52) 18-Terrell Stevenson pass complete to 84-Mack Helm to PAT 1 for 6 yards. Tackle by 36-Timothy Key.</t>
   </si>
   <si>
     <t>PAT 1</t>
   </si>
   <si>
     <t>2-1-PAT 1 (3:27) 18-Terrell Stevenson pass Pass knocked down by 57-Phillip Nicholas. incomplete, intended for 84-Mack Helm. I think the offense is starting to overuse that play.</t>
   </si>
   <si>
-    <t>#63 Kelly Books - RG</t>
+    <t>#63 Kelly Books - LG</t>
   </si>
   <si>
     <t>3:22</t>
   </si>
   <si>
     <t>3-1-PAT 1 (3:23) 22-Donald Nowlin ran to PAT 0 for a short gain. TOUCHDOWN! PAT 38 CAR 27</t>
   </si>
   <si>
     <t>3:20</t>
   </si>
   <si>
     <t>(3:21) Extra point GOOD by 2-Henry Doak. PAT 38 CAR 28</t>
   </si>
   <si>
     <t>Onsides Kick Onside Kick</t>
   </si>
   <si>
     <t>Onsides Kick Return Onside Kick Return</t>
   </si>
   <si>
     <t>(3:21) Onside kick by 2-Henry Doak from CAR 35 recovered by PAT-19-Jack Mitchell at PAT 49. Tackle by 80-Curtis Allen.</t>
   </si>
   <si>
     <t>1-10-PAT 49 (3:21) 12-John Radford pass Pass knocked down by 58-Ramiro Oster. incomplete, intended for 80-Maurice Turner.</t>
   </si>