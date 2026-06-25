--- v0 (2026-05-29)
+++ v1 (2026-06-25)
@@ -500,51 +500,51 @@
   <si>
     <t>#66 Edward Stone - LG</t>
   </si>
   <si>
     <t>#75 Randy Bailey - C</t>
   </si>
   <si>
     <t>#51 Walter Marks - RG</t>
   </si>
   <si>
     <t>13:24</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-CAR 25 (13:25) 22-Donald Nowlin ran to CAR 30 for 6 yards. Tackle by 35-Stephen Johnson.</t>
   </si>
   <si>
-    <t>#18 Terrell Stevenson - QB</t>
+    <t>#4 Terrell Stevenson - QB</t>
   </si>
   <si>
     <t>#22 Donald Nowlin - RB</t>
   </si>
   <si>
     <t>#89 Antone Fillmore - TE</t>
   </si>
   <si>
     <t>#84 Mack Helm - WR</t>
   </si>
   <si>
     <t>#78 Kevin Samuels - LT</t>
   </si>
   <si>
     <t>#66 Willie Meyer - LG</t>
   </si>
   <si>
     <t>#56 Steven Moses - C</t>
   </si>
   <si>
     <t>#68 Lewis Beeler - RG</t>
   </si>
   <si>
     <t>#74 Ted Gerrish - RT</t>
   </si>
@@ -605,51 +605,51 @@
   <si>
     <t>CAR 45</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>2-7-CAR 45 (11:22) 18-Terrell Stevenson pass complete to 22-Donald Nowlin to CAR 47 for 2 yards. Tackle by 33-Ralph Lockhart.</t>
   </si>
   <si>
     <t>10:41</t>
   </si>
   <si>
     <t>CAR 47</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>3-5-CAR 47 (10:40) 18-Terrell Stevenson pass Pass knocked down by 36-Timothy Key. incomplete, intended for 86-Raymond Ives.</t>
   </si>
   <si>
-    <t>#36 Russell Brown - RB</t>
+    <t>#32 Russell Brown - RB</t>
   </si>
   <si>
     <t>10:36</t>
   </si>
   <si>
     <t>4-5-CAR 47 (10:37) 10-Armando Adams punts 53 yards to PAT 0. CAR 54-James Slusser was injured on the play. He looks like he should be able to return.4-5-CAR 47 (10:37) 10-Armando Adams punts 53 yards to PAT 0. Touchback. CAR 54-James Slusser was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#10 Armando Adams - P</t>
   </si>
   <si>
     <t>#76 Kevin Burnett - LT</t>
   </si>
   <si>
     <t>#42 Tony Jackson - RDE</t>
   </si>
   <si>
     <t>10:28</t>
   </si>
   <si>
     <t>PAT 20</t>
   </si>
   <si>
     <t>I Formation Normal HB Counter</t>
   </si>
@@ -665,75 +665,75 @@
   <si>
     <t>2-9-PAT 21 (9:50) 40-Raymond Flores ran to PAT 20 for -1 yards. 40-Raymond Flores FUMBLES (58-Ramiro Oster) TOUCHDOWN! PAT 6 CAR 0</t>
   </si>
   <si>
     <t>9:36</t>
   </si>
   <si>
     <t>CAR 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(9:37) Extra point GOOD by 15-Merle Garner. PAT 7 CAR 0</t>
   </si>
   <si>
     <t>#4 Glen Glover - QB</t>
   </si>
   <si>
     <t>#15 Merle Garner - K</t>
   </si>
   <si>
-    <t>#64 Terry Barrett - RT</t>
-[...8 lines deleted...]
-    <t>#77 Louis Brooks - LDE</t>
+    <t>#64 Terry Barrett - LT</t>
+  </si>
+  <si>
+    <t>#40 James Fullwood - FS</t>
+  </si>
+  <si>
+    <t>#91 David Storey - LDE</t>
+  </si>
+  <si>
+    <t>#77 Louis Brooks - RDE</t>
   </si>
   <si>
     <t>PAT 35</t>
   </si>
   <si>
     <t>(9:37) 15-Merle Garner kicks 63 yards from PAT 35 to CAR 2. 29-Richard Vogler to CAR 23 for 21 yards. Tackle by 30-Donald Wadsworth. CAR 76-Kevin Burnett was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#29 Richard Vogler - RB</t>
   </si>
   <si>
     <t>#50 Edwin Sherwood - WLB</t>
   </si>
   <si>
-    <t>#21 Francis Hartin - CB</t>
+    <t>#25 Francis Hartin - CB</t>
   </si>
   <si>
     <t>#60 Roger Lundquist - C</t>
   </si>
   <si>
     <t>9:33</t>
   </si>
   <si>
     <t>CAR 23</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>1-10-CAR 23 (9:34) 22-Donald Nowlin ran to CAR 22 for a short loss. Tackle by 35-Stephen Johnson.</t>
   </si>
   <si>
     <t>9:03</t>
   </si>
   <si>
     <t>CAR 22</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
@@ -1517,51 +1517,51 @@
   <si>
     <t>4:06</t>
   </si>
   <si>
     <t>1-10-PAT 20 (4:07) 12-John Radford pass complete to 40-Raymond Flores to PAT 36 for 16 yards. Tackle by 24-John Copeland.</t>
   </si>
   <si>
     <t>3:21</t>
   </si>
   <si>
     <t>1-10-PAT 36 (3:20) 12-John Radford pass complete to 80-Maurice Turner to CAR 32 for 32 yards.</t>
   </si>
   <si>
     <t>2:41</t>
   </si>
   <si>
     <t>1-10-CAR 32 (2:40) 6-Robert Corbett ran to CAR 33 for -1 yards. 6-Robert Corbett FUMBLES (50-Edwin Sherwood) TOUCHDOWN! PAT 34 CAR 7</t>
   </si>
   <si>
     <t>#6 Robert Corbett - RB</t>
   </si>
   <si>
     <t>#85 Tommy Rueter - WR</t>
   </si>
   <si>
-    <t>#94 Johnson Slaton - RDE</t>
+    <t>#67 Johnson Slaton - DT</t>
   </si>
   <si>
     <t>2:34</t>
   </si>
   <si>
     <t>(2:35) Extra point GOOD by 15-Merle Garner. PAT 35 CAR 7</t>
   </si>
   <si>
     <t>(2:35) 15-Merle Garner kicks 75 yards from PAT 35 to CAR -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-CAR 25 (2:35) 18-Terrell Stevenson pass Pass knocked down by 57-Phillip Nicholas. incomplete, intended for 88-Richard Blackstone.</t>
   </si>
   <si>
     <t>2:30</t>
   </si>
   <si>
     <t>2-10-CAR 25 (2:31) 36-Russell Brown ran to CAR 26 for 1 yards. Tackle by 35-Stephen Johnson.</t>
   </si>
   <si>
     <t>1:56</t>
   </si>
   <si>
     <t>CAR 26</t>
   </si>
@@ -2457,51 +2457,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF223"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="365.625" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>