--- v1 (2026-06-25)
+++ v2 (2026-07-22)
@@ -296,51 +296,51 @@
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 2-Henry Doak kicks 71 yards from CAR 35 to PAT -6. 10-Bernard Fernandez to PAT 19 for 25 yards. Tackle by 20-Kyle Newby.</t>
   </si>
   <si>
     <t>#10 Bernard Fernandez - WR</t>
   </si>
   <si>
     <t>#45 Kenneth Short - WLB</t>
   </si>
   <si>
     <t>#41 Leon Brighton - CB</t>
   </si>
   <si>
-    <t>#57 Phillip Nicholas - FS</t>
+    <t>#57 Phillip Nicholas - SS</t>
   </si>
   <si>
     <t>#30 Donald Wadsworth - CB</t>
   </si>
   <si>
     <t>#29 Nicholas Heider - CB</t>
   </si>
   <si>
     <t>#39 Rod Erdman - SS</t>
   </si>
   <si>
     <t>#33 Ralph Lockhart - FS</t>
   </si>
   <si>
     <t>#47 Douglas Pipkin - SS</t>
   </si>
   <si>
     <t>#36 Timothy Key - SLB</t>
   </si>
   <si>
     <t>#90 Charles Johnston - CB</t>
   </si>
   <si>
     <t>#2 Henry Doak - K</t>
   </si>