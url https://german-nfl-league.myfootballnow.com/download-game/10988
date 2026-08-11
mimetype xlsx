--- v2 (2026-07-22)
+++ v3 (2026-08-11)
@@ -386,51 +386,51 @@
   <si>
     <t>#89 Johnny Cohen - LG</t>
   </si>
   <si>
     <t>#72 George Smith - C</t>
   </si>
   <si>
     <t>#44 Jeffery Carpino - LT</t>
   </si>
   <si>
     <t>#50 Garry Doss - RT</t>
   </si>
   <si>
     <t>#98 Jack Bryce - LDE</t>
   </si>
   <si>
     <t>#61 James Kim - DT</t>
   </si>
   <si>
     <t>#64 Daniel Espada - DT</t>
   </si>
   <si>
     <t>#72 Theodore Fulton - RDE</t>
   </si>
   <si>
-    <t>#52 Nathan Turner - SLB</t>
+    <t>#59 Nathan Turner - WLB</t>
   </si>
   <si>
     <t>#57 Thomas Robinson - MLB</t>
   </si>
   <si>
     <t>#58 Ramiro Oster - WLB</t>
   </si>
   <si>
     <t>#24 John Copeland - CB</t>
   </si>
   <si>
     <t>#28 Warren Vanek - CB</t>
   </si>
   <si>
     <t>#42 Travis Johnson - CB</t>
   </si>
   <si>
     <t>#44 David Norton - FS</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>PAT 22</t>
   </si>
@@ -617,51 +617,51 @@
   <si>
     <t>CAR 47</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>3-5-CAR 47 (10:40) 18-Terrell Stevenson pass Pass knocked down by 36-Timothy Key. incomplete, intended for 86-Raymond Ives.</t>
   </si>
   <si>
     <t>#32 Russell Brown - RB</t>
   </si>
   <si>
     <t>10:36</t>
   </si>
   <si>
     <t>4-5-CAR 47 (10:37) 10-Armando Adams punts 53 yards to PAT 0. CAR 54-James Slusser was injured on the play. He looks like he should be able to return.4-5-CAR 47 (10:37) 10-Armando Adams punts 53 yards to PAT 0. Touchback. CAR 54-James Slusser was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#10 Armando Adams - P</t>
   </si>
   <si>
-    <t>#76 Kevin Burnett - LT</t>
+    <t>#71 Kevin Burnett - RT</t>
   </si>
   <si>
     <t>#42 Tony Jackson - RDE</t>
   </si>
   <si>
     <t>10:28</t>
   </si>
   <si>
     <t>PAT 20</t>
   </si>
   <si>
     <t>I Formation Normal HB Counter</t>
   </si>
   <si>
     <t>1-10-PAT 20 (10:29) 40-Raymond Flores ran to PAT 21 for 1 yards. Tackle by 58-Ramiro Oster.</t>
   </si>
   <si>
     <t>9:51</t>
   </si>
   <si>
     <t>PAT 21</t>
   </si>
   <si>
     <t>2-9-PAT 21 (9:50) 40-Raymond Flores ran to PAT 20 for -1 yards. 40-Raymond Flores FUMBLES (58-Ramiro Oster) TOUCHDOWN! PAT 6 CAR 0</t>
   </si>
@@ -686,51 +686,51 @@
   <si>
     <t>#15 Merle Garner - K</t>
   </si>
   <si>
     <t>#64 Terry Barrett - LT</t>
   </si>
   <si>
     <t>#40 James Fullwood - FS</t>
   </si>
   <si>
     <t>#91 David Storey - LDE</t>
   </si>
   <si>
     <t>#77 Louis Brooks - RDE</t>
   </si>
   <si>
     <t>PAT 35</t>
   </si>
   <si>
     <t>(9:37) 15-Merle Garner kicks 63 yards from PAT 35 to CAR 2. 29-Richard Vogler to CAR 23 for 21 yards. Tackle by 30-Donald Wadsworth. CAR 76-Kevin Burnett was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#29 Richard Vogler - RB</t>
   </si>
   <si>
-    <t>#50 Edwin Sherwood - WLB</t>
+    <t>#94 Edwin Sherwood - SLB</t>
   </si>
   <si>
     <t>#25 Francis Hartin - CB</t>
   </si>
   <si>
     <t>#60 Roger Lundquist - C</t>
   </si>
   <si>
     <t>9:33</t>
   </si>
   <si>
     <t>CAR 23</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>1-10-CAR 23 (9:34) 22-Donald Nowlin ran to CAR 22 for a short loss. Tackle by 35-Stephen Johnson.</t>
   </si>
   <si>
     <t>9:03</t>
   </si>
   <si>
     <t>CAR 22</t>
   </si>