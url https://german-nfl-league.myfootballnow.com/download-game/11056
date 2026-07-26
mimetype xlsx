--- v0 (2026-06-28)
+++ v1 (2026-07-26)
@@ -353,51 +353,51 @@
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-BAL 25 (15:00) 12-Bill Watkins pass Pass knocked down by 39-Kendall Gabriel. incomplete, intended for 87-Charles Cuthbertson.</t>
   </si>
   <si>
     <t>#12 Bill Watkins - QB</t>
   </si>
   <si>
     <t>#45 Stephen Green - FB</t>
   </si>
   <si>
     <t>#85 Frank Edgin - TE</t>
   </si>
   <si>
     <t>#87 Charles Cuthbertson - WR</t>
   </si>
   <si>
     <t>#88 Bubbelin Brookins - WR</t>
   </si>
   <si>
-    <t>#66 Russell Erickson - LT</t>
+    <t>#77 Russell Erickson - LT</t>
   </si>
   <si>
     <t>#60 Michael Vargo - LG</t>
   </si>
   <si>
     <t>#76 Anthony Mattson - C</t>
   </si>
   <si>
     <t>#78 Robert Brust - RG</t>
   </si>
   <si>
     <t>#72 Richard Laskowski - RT</t>
   </si>
   <si>
     <t>#76 Robert Gregory - LDE</t>
   </si>
   <si>
     <t>#99 Edward Melvin - DT</t>
   </si>
   <si>
     <t>#50 Wallace Norris - DT</t>
   </si>
   <si>
     <t>#69 Danny Barile - RDE</t>
   </si>