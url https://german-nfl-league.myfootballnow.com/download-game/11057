--- v0 (2026-06-28)
+++ v1 (2026-07-26)
@@ -788,51 +788,51 @@
   <si>
     <t>(8:20) 16-Michael Beehler kicks 74 yards from DET 35 to CHI -9. Touchback.</t>
   </si>
   <si>
     <t>I Formation 3WR PA Fullback Flat</t>
   </si>
   <si>
     <t>1-10-CHI 25 (8:20) 3-Jeffery Hook pass complete to 8-Eugene France to DET 33 for 42 yards. Tackle by 40-Todd Houser.</t>
   </si>
   <si>
     <t>#55 Matthew Cook - DT</t>
   </si>
   <si>
     <t>7:44</t>
   </si>
   <si>
     <t>DET 33</t>
   </si>
   <si>
     <t>1-10-DET 33 (7:43) 29-Terry Overbey ran to DET 27 for 6 yards. Tackle by 57-Phillip Nicholas.</t>
   </si>
   <si>
     <t>#6 Jose Pouncy - WR</t>
   </si>
   <si>
-    <t>#57 Phillip Nicholas - FS</t>
+    <t>#57 Phillip Nicholas - SS</t>
   </si>
   <si>
     <t>#27 Frank Schultz - CB</t>
   </si>
   <si>
     <t>7:04</t>
   </si>
   <si>
     <t>DET 27</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-4-DET 27 (7:03) 29-Terry Overbey ran to DET 28 for -1 yards. Tackle by 98-Albert Tierney.</t>
   </si>
   <si>
     <t>6:22</t>
   </si>
   <si>
     <t>DET 28</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>