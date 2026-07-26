--- v0 (2026-06-28)
+++ v1 (2026-07-26)
@@ -308,51 +308,51 @@
   <si>
     <t>(15:00) 5-Kevin Meyer kicks 72 yards from NOS 35 to TEN -7. 31-Robert Dick to TEN 32 for 39 yards. Tackle by 5-Kevin Meyer.</t>
   </si>
   <si>
     <t>#31 Robert Dick - RB</t>
   </si>
   <si>
     <t>#71 Robert Roberts - DT</t>
   </si>
   <si>
     <t>#45 Tad Younger - WLB</t>
   </si>
   <si>
     <t>#48 Samuel Jones - SLB</t>
   </si>
   <si>
     <t>#44 Michael Lynch - MLB</t>
   </si>
   <si>
     <t>#20 Joe Barton - CB</t>
   </si>
   <si>
     <t>#36 Del Hatcher - SS</t>
   </si>
   <si>
-    <t>#38 Emilio Roop - FS</t>
+    <t>#2 Emilio Roop - FS</t>
   </si>
   <si>
     <t>#22 Joseph Towle - CB</t>
   </si>
   <si>
     <t>#23 Roland Altman - CB</t>
   </si>
   <si>
     <t>#37 Scott Saucedo - FS</t>
   </si>
   <si>
     <t>#5 Kevin Meyer - K</t>
   </si>
   <si>
     <t>TEN</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>TEN 32</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
@@ -371,51 +371,51 @@
   <si>
     <t>#89 Wm Cobb - TE</t>
   </si>
   <si>
     <t>#35 Malcolm Bosley - FB</t>
   </si>
   <si>
     <t>#88 Emilio Schneider - TE</t>
   </si>
   <si>
     <t>#87 Daniel Allen - TE</t>
   </si>
   <si>
     <t>#67 Raymond Saiz - LT</t>
   </si>
   <si>
     <t>#61 Jose Lawrence - LG</t>
   </si>
   <si>
     <t>#58 David Paige - C</t>
   </si>
   <si>
     <t>#60 Preston Doyle - RG</t>
   </si>
   <si>
-    <t>#64 Bobby Acker - RG</t>
+    <t>#74 Bobby Acker - LG</t>
   </si>
   <si>
     <t>#99 Warren Sapp - LDE</t>
   </si>
   <si>
     <t>#93 Wayne Martin - LDE</t>
   </si>
   <si>
     <t>#72 Clarence Hopwood - DT</t>
   </si>
   <si>
     <t>#92 Christopher Goodwin - DT</t>
   </si>
   <si>
     <t>#94 Jim Wilks - RDE</t>
   </si>
   <si>
     <t>#97 Brian Lupo - SLB</t>
   </si>
   <si>
     <t>#59 James Borkholder - MLB</t>
   </si>
   <si>
     <t>#57 Michael Bryant - WLB</t>
   </si>
@@ -494,51 +494,51 @@
   <si>
     <t>1-10-NOS 39 (12:22) 11-Michael Perkins pass complete to 88-Emilio Schneider to NOS 28 for 11 yards. Tackle by 97-Brian Lupo.</t>
   </si>
   <si>
     <t>11:42</t>
   </si>
   <si>
     <t>NOS 28</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>1-10-NOS 28 (11:41) 11-Michael Perkins pass Pass knocked down by 44-Dave Waymer. incomplete, intended for 18-Richard Ware.</t>
   </si>
   <si>
     <t>11:37</t>
   </si>
   <si>
     <t>2-10-NOS 28 (11:38) 11-Michael Perkins pass complete to 32-Joseph Freeman to NOS 24 for 5 yards. Tackle by 59-James Borkholder.</t>
   </si>
   <si>
-    <t>#15 William Palacios - WR</t>
+    <t>#16 William Palacios - WR</t>
   </si>
   <si>
     <t>11:04</t>
   </si>
   <si>
     <t>NOS 24</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Slot Drag</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>3-5-NOS 24 (11:03) 11-Michael Perkins pass complete to 32-Joseph Freeman to NOS 23 for 1 yards. Tackle by 59-James Borkholder.</t>
   </si>
   <si>
     <t>10:22</t>
   </si>
   <si>
     <t>NOS 23</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
@@ -890,51 +890,51 @@
   <si>
     <t>TEN 48</t>
   </si>
   <si>
     <t>3-3-TEN 48 (1:18) 11-Michael Perkins pass INTERCEPTED by 44-Dave Waymer at NOS 32. 44-Dave Waymer to TEN 38 for 30 yards. PENALTY - Defensive Holding (NOS 34-Thomas Prevatte)</t>
   </si>
   <si>
     <t>1:08</t>
   </si>
   <si>
     <t>NOS 47</t>
   </si>
   <si>
     <t>1-10-NOS 47 (1:09) 35-Malcolm Bosley ran to NOS 39 for 8 yards. Tackle by 42-Eugene Wei.</t>
   </si>
   <si>
     <t>0:23</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>2-2-NOS 39 (0:22) 31-Robert Dick ran to NOS 38 for 1 yards. Tackle by 94-Jim Wilks. TEN 88-Emilio Schneider was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#30 Clyde Robinson - RB</t>
+    <t>#2 Clyde Robinson - RB</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>NOS 38</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>3-1-NOS 38 (15:00) 32-Joseph Freeman ran to NOS 36 for 2 yards. Tackle by 34-Thomas Prevatte.</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>NOS 36</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
@@ -2145,93 +2145,93 @@
   <dimension ref="A1:CF152"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="338.489" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="60" max="60" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="60" max="60" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>