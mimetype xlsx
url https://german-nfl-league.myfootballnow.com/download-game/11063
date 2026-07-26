--- v0 (2026-06-28)
+++ v1 (2026-07-26)
@@ -521,51 +521,51 @@
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>3-12-SEA 48 (12:07) 4-Brian Hampton pass incomplete, dropped by 25-Robert Whitworth.</t>
   </si>
   <si>
     <t>12:03</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-12-SEA 48 (12:04) 15-Kevin Wiles punts 48 yards to SEA 0. PENALTY - Offsides (SEA 56-Matthew Brooks)</t>
   </si>
   <si>
     <t>#15 Kevin Wiles - P</t>
   </si>
   <si>
-    <t>#11 Willie Nickerson - MLB</t>
+    <t>#98 Willie Nickerson - WLB</t>
   </si>
   <si>
     <t>#63 Salvatore McHugh - RG</t>
   </si>
   <si>
     <t>#56 Matthew Brooks - WLB</t>
   </si>
   <si>
     <t>11:55</t>
   </si>
   <si>
     <t>SEA 43</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-7-SEA 43 (11:56) 17-Leonidovych Slobodyanyuk 60 yard field goal is NO GOOD. (Short)</t>
   </si>
   <si>
     <t>#17 Leonidovych Slobodyanyuk - K</t>
   </si>