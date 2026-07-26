--- v0 (2026-06-28)
+++ v1 (2026-07-26)
@@ -617,51 +617,51 @@
   <si>
     <t>#97 Julian Jager - MLB</t>
   </si>
   <si>
     <t>#95 Kevin Armijo - MLB</t>
   </si>
   <si>
     <t>#56 Matthew Brooks - WLB</t>
   </si>
   <si>
     <t>10:56</t>
   </si>
   <si>
     <t>PAT 35</t>
   </si>
   <si>
     <t>(10:57) 15-Merle Garner kicks 67 yards from PAT 35 to SEA -2. 87-Frederick Moore to SEA 20 for 23 yards. Tackle by 30-Donald Wadsworth.</t>
   </si>
   <si>
     <t>#87 Frederick Moore - TE</t>
   </si>
   <si>
     <t>#15 Jack Cohen - WR</t>
   </si>
   <si>
-    <t>#11 Willie Nickerson - MLB</t>
+    <t>#98 Willie Nickerson - WLB</t>
   </si>
   <si>
     <t>10:52</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-SEA 20 (10:53) 13-Michael Lee pass Pass knocked down by 28-Jimmy Hardy. incomplete, intended for 46-Jack Riggins.</t>
   </si>
   <si>
     <t>#13 Michael Lee - QB</t>
   </si>
   <si>
     <t>#46 Jack Riggins - RB</t>
   </si>
   <si>
     <t>#44 Joseph Griffin - FB</t>
   </si>
   <si>
     <t>#11 David Parks - WR</t>
   </si>