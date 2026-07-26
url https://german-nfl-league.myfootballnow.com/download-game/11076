--- v0 (2026-06-28)
+++ v1 (2026-07-26)
@@ -308,51 +308,51 @@
   <si>
     <t>(15:00) 13-Charles Lauer kicks 75 yards from BAL 35 to TEN -10. Touchback.</t>
   </si>
   <si>
     <t>#31 Robert Dick - RB</t>
   </si>
   <si>
     <t>#75 Gregory Olson - RDE</t>
   </si>
   <si>
     <t>#36 Del Hatcher - SS</t>
   </si>
   <si>
     <t>#48 Samuel Jones - SLB</t>
   </si>
   <si>
     <t>#45 Tad Younger - WLB</t>
   </si>
   <si>
     <t>#20 Joe Barton - CB</t>
   </si>
   <si>
     <t>#23 Roland Altman - CB</t>
   </si>
   <si>
-    <t>#38 Emilio Roop - FS</t>
+    <t>#2 Emilio Roop - FS</t>
   </si>
   <si>
     <t>#37 Scott Saucedo - FS</t>
   </si>
   <si>
     <t>#71 Robert Roberts - DT</t>
   </si>
   <si>
     <t>#44 Michael Lynch - MLB</t>
   </si>
   <si>
     <t>#13 Charles Lauer - K</t>
   </si>
   <si>
     <t>TEN</t>
   </si>
   <si>
     <t>TEN 25</t>
   </si>
   <si>
     <t>Shotgun Normal FL Slant</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
@@ -455,93 +455,93 @@
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>TEN 28</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-TEN 28 (13:44) 1-Charles Beck punts 50 yards to BAL 22. Fair Catch by 11-Charles Rosa.</t>
   </si>
   <si>
     <t>#1 Charles Beck - P</t>
   </si>
   <si>
     <t>#68 Darryl Barnhart - LT</t>
   </si>
   <si>
     <t>#11 Charles Rosa - RB</t>
   </si>
   <si>
-    <t>#64 Bobby Acker - RG</t>
+    <t>#74 Bobby Acker - LG</t>
   </si>
   <si>
     <t>#62 Chad Easley - RG</t>
   </si>
   <si>
     <t>#63 Tony Johnson - RDE</t>
   </si>
   <si>
     <t>#93 Larry Rupp - MLB</t>
   </si>
   <si>
     <t>13:36</t>
   </si>
   <si>
     <t>BAL 22</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-BAL 22 (13:37) 11-Charles Rosa ran to BAL 24 for 2 yards. Tackle by 43-Curtis Riojas.</t>
   </si>
   <si>
     <t>#12 Bill Watkins - QB</t>
   </si>
   <si>
     <t>#36 Eric Wynn - FB</t>
   </si>
   <si>
     <t>#45 Stephen Green - FB</t>
   </si>
   <si>
     <t>#85 Frank Edgin - TE</t>
   </si>
   <si>
     <t>#86 Frank Schilling - TE</t>
   </si>
   <si>
-    <t>#66 Russell Erickson - LT</t>
+    <t>#77 Russell Erickson - LT</t>
   </si>
   <si>
     <t>#60 Michael Vargo - LG</t>
   </si>
   <si>
     <t>#76 Anthony Mattson - C</t>
   </si>
   <si>
     <t>#78 Robert Brust - RG</t>
   </si>
   <si>
     <t>#72 Richard Laskowski - RT</t>
   </si>
   <si>
     <t>#79 Courtney Moody - LDE</t>
   </si>
   <si>
     <t>#77 Gary Watkins - LDE</t>
   </si>
   <si>
     <t>#72 William Vo - DT</t>
   </si>
   <si>
     <t>#70 Robert Garcia - DT</t>
   </si>
@@ -590,51 +590,51 @@
   <si>
     <t>4-1-BAL 32 (11:41) 15-Bradley Newton punts 50 yards to TEN 18. 31-Robert Dick to TEN 30 for 12 yards. 31-Robert Dick FUMBLES (86-Frank Schilling) recovered by TEN-20-Joe Barton at TEN 30. Tackle by 72-Richard Laskowski.</t>
   </si>
   <si>
     <t>#15 Bradley Newton - P</t>
   </si>
   <si>
     <t>#65 Daniel McCumber - RG</t>
   </si>
   <si>
     <t>#55 Jeff Spearman - LT</t>
   </si>
   <si>
     <t>#71 Bryan Germain - RG</t>
   </si>
   <si>
     <t>11:31</t>
   </si>
   <si>
     <t>TEN 30</t>
   </si>
   <si>
     <t>1-10-TEN 30 (11:32) 30-Clyde Robinson ran to TEN 30 for a short loss. Tackle by 52-Gary Vela.</t>
   </si>
   <si>
-    <t>#30 Clyde Robinson - RB</t>
+    <t>#2 Clyde Robinson - RB</t>
   </si>
   <si>
     <t>#99 Norman Long - MLB</t>
   </si>
   <si>
     <t>10:57</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Right</t>
   </si>
   <si>
     <t>2-10-TEN 30 (10:56) 31-Robert Dick ran to TEN 31 for 1 yards. Tackle by 79-James Walls.</t>
   </si>
   <si>
     <t>10:19</t>
   </si>
   <si>
     <t>TEN 31</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
@@ -770,78 +770,78 @@
   <si>
     <t>4:49</t>
   </si>
   <si>
     <t>BAL 13</t>
   </si>
   <si>
     <t>1-10-BAL 13 (4:48) 31-Robert Dick ran to BAL 12 for 1 yards. Tackle by 73-Gary Alvarez.</t>
   </si>
   <si>
     <t>4:08</t>
   </si>
   <si>
     <t>BAL 12</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-9-BAL 12 (4:07) 31-Robert Dick ran to BAL 11 for 2 yards. Tackle by 56-Hugh Guzman.</t>
   </si>
   <si>
-    <t>#34 Eugene Brown - FB</t>
+    <t>#4 Eugene Brown - FB</t>
   </si>
   <si>
     <t>#87 Daniel Allen - TE</t>
   </si>
   <si>
     <t>#61 Kenneth Farley - DT</t>
   </si>
   <si>
     <t>3:26</t>
   </si>
   <si>
     <t>BAL 11</t>
   </si>
   <si>
     <t>3-8-BAL 11 (3:25) 11-Michael Perkins pass complete to 19-Daniel Puig to BAL 1 for 9 yards. Tackle by 37-Walter Tyree.</t>
   </si>
   <si>
     <t>2:53</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>1-1-BAL 1 (2:52) 11-Michael Perkins pass complete to 31-Robert Dick for 1 yards. TOUCHDOWN! TEN 6 BAL 0</t>
   </si>
   <si>
-    <t>#15 William Palacios - WR</t>
+    <t>#16 William Palacios - WR</t>
   </si>
   <si>
     <t>2:48</t>
   </si>
   <si>
     <t>BAL 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(2:49) Extra point GOOD by 3-Stephen Ward. TEN 7 BAL 0</t>
   </si>
   <si>
     <t>#10 Greg Polk - QB</t>
   </si>
   <si>
     <t>#3 Stephen Ward - K</t>
   </si>
   <si>
     <t>#95 Herbert Morin - SLB</t>
   </si>
@@ -2152,53 +2152,53 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF159"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="294.785" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>