--- v0 (2026-06-28)
+++ v1 (2026-07-26)
@@ -1433,51 +1433,51 @@
   <si>
     <t>1-10-CLE 25 (7:15) 14-Tyrone Taylor pass Pass knocked down by 22-Glenn Hampton. incomplete, intended for 84-Brian Tarbell. PENALTY - Pass Interference (DET 22-Glenn Hampton)</t>
   </si>
   <si>
     <t>7:11</t>
   </si>
   <si>
     <t>1-10-CLE 31 (7:12) 26-Joel Wright ran to CLE 36 for 5 yards. Tackle by 30-Steven Aguirre.</t>
   </si>
   <si>
     <t>6:31</t>
   </si>
   <si>
     <t>2-5-CLE 36 (6:30) 14-Tyrone Taylor pass complete to 18-Hank White to DET 28 for 35 yards. Tackle by 30-Steven Aguirre.</t>
   </si>
   <si>
     <t>5:47</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>1-10-DET 28 (5:46) 2-Deuce Wilde ran to DET 25 for 3 yards. Tackle by 67-Brian Norton.</t>
   </si>
   <si>
-    <t>#57 Phillip Nicholas - FS</t>
+    <t>#57 Phillip Nicholas - SS</t>
   </si>
   <si>
     <t>5:12</t>
   </si>
   <si>
     <t>Strong I Big HB Toss Weak</t>
   </si>
   <si>
     <t>2-7-DET 25 (5:11) 26-Joel Wright ran to DET 29 for -3 yards. Tackle by 91-Tom Frank.</t>
   </si>
   <si>
     <t>4:32</t>
   </si>
   <si>
     <t>DET 29</t>
   </si>
   <si>
     <t>3-10-DET 29 (4:31) 26-Joel Wright ran to DET 30 for -2 yards. Tackle by 98-Albert Tierney.</t>
   </si>
   <si>
     <t>3:58</t>
   </si>
   <si>
     <t>DET 30</t>
   </si>