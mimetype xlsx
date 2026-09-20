--- v0 (2026-08-11)
+++ v1 (2026-09-20)
@@ -317,93 +317,93 @@
   <si>
     <t>#24 John Copeland - CB</t>
   </si>
   <si>
     <t>#58 Ramiro Oster - WLB</t>
   </si>
   <si>
     <t>#46 Junior Phillips - SS</t>
   </si>
   <si>
     <t>#45 Leonardo Dennis - FB</t>
   </si>
   <si>
     <t>#60 Roger Lundquist - C</t>
   </si>
   <si>
     <t>#48 Edwin Fonseca - FB</t>
   </si>
   <si>
     <t>#20 Kyle Newby - CB</t>
   </si>
   <si>
     <t>#28 Warren Vanek - CB</t>
   </si>
   <si>
-    <t>#71 Kevin Burnett - RT</t>
+    <t>#71 Kevin Burnett - LT</t>
   </si>
   <si>
     <t>#14 Andres Rowe - K</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>CAR 23</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-CAR 23 (14:56) 4-Terrell Stevenson pass Pass knocked down by 23-Arnold Burns. incomplete, intended for 86-Raymond Ives.</t>
   </si>
   <si>
     <t>#4 Terrell Stevenson - QB</t>
   </si>
   <si>
     <t>#22 Donald Nowlin - RB</t>
   </si>
   <si>
     <t>#86 Raymond Ives - TE</t>
   </si>
   <si>
     <t>#89 Antone Fillmore - TE</t>
   </si>
   <si>
     <t>#84 Mack Helm - WR</t>
   </si>
   <si>
     <t>#18 Ismael Daniels - WR</t>
   </si>
   <si>
-    <t>#66 Willie Meyer - LG</t>
+    <t>#64 Willie Meyer - LG</t>
   </si>
   <si>
     <t>#56 Steven Moses - C</t>
   </si>
   <si>
     <t>#68 Lewis Beeler - RG</t>
   </si>
   <si>
     <t>#74 Ted Gerrish - RT</t>
   </si>
   <si>
     <t>#90 Edward Coleman - LDE</t>
   </si>
   <si>
     <t>#52 Alan Ohara - DT</t>
   </si>
   <si>
     <t>#75 Eric Wilson - DT</t>
   </si>
   <si>
     <t>#91 Michael Littlefield - LDE</t>
   </si>
   <si>
     <t>#59 Paul Rose - WLB</t>
   </si>
@@ -1148,99 +1148,99 @@
   <si>
     <t>CAR 39</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>2-8-CAR 39 (9:59) 88-Daniel Haro ran to CAR 37 for 2 yards. Tackle by 57-Thomas Robinson.</t>
   </si>
   <si>
     <t>9:22</t>
   </si>
   <si>
     <t>CAR 37</t>
   </si>
   <si>
     <t>3-7-CAR 37 (9:21) 12-Douglas Fredericksen pass Pass knocked down by 50-Edwin Sherwood. incomplete, intended for 88-Charles Akers.</t>
   </si>
   <si>
     <t>9:16</t>
   </si>
   <si>
     <t>4-7-CAR 37 (9:17) 14-Andres Rowe 56 yard field goal is GOOD. CAR 24 KCC 3</t>
   </si>
   <si>
-    <t>#61 James Kim - DT</t>
+    <t>#93 James Kim - RDE</t>
   </si>
   <si>
     <t>#75 Mariano Johnson - LDE</t>
   </si>
   <si>
     <t>9:13</t>
   </si>
   <si>
     <t>(9:14) 14-Andres Rowe kicks 74 yards from KCC 35 to CAR -9. Touchback.</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>1-10-CAR 25 (9:14) 22-Donald Nowlin ran to CAR 38 for 13 yards. Tackle by 31-Orville Rooney.</t>
   </si>
   <si>
     <t>8:40</t>
   </si>
   <si>
     <t>CAR 38</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-CAR 38 (8:39) 4-Terrell Stevenson pass complete to 18-Ismael Daniels to CAR 43 for 5 yards. Tackle by 37-John Roach. CAR 86-Raymond Ives was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>7:55</t>
   </si>
   <si>
     <t>CAR 43</t>
   </si>
   <si>
     <t>2-5-CAR 43 (7:54) 4-Terrell Stevenson pass complete to 18-Ismael Daniels to KCC 5 for 52 yards.</t>
   </si>
   <si>
     <t>7:10</t>
   </si>
   <si>
     <t>KCC 5</t>
   </si>
   <si>
     <t>1-5-KCC 5 (7:09) 22-Donald Nowlin ran to KCC 5 for a short gain. 22-Donald Nowlin FUMBLES (54-David Rupp) recovered by CAR-60-Roger Lundquist at KCC 5. Tackle by 49-Daniel Collins.</t>
   </si>
   <si>
-    <t>#63 Kelly Books - RG</t>
+    <t>#63 Kelly Books - LG</t>
   </si>
   <si>
     <t>6:29</t>
   </si>
   <si>
     <t>2-5-KCC 5 (6:28) 32-Russell Brown ran to KCC 3 for 2 yards. Tackle by 59-Paul Rose.</t>
   </si>
   <si>
     <t>#32 Russell Brown - RB</t>
   </si>
   <si>
     <t>5:52</t>
   </si>
   <si>
     <t>KCC 3</t>
   </si>
   <si>
     <t>3-3-KCC 3 (5:51) 4-Terrell Stevenson pass complete to 82-Jason Bonner for 3 yards. TOUCHDOWN! KCC 99-Joseph Stadler was injured on the play. He looks like he should be able to return. CAR 30 KCC 3</t>
   </si>
   <si>
     <t>5:48</t>
   </si>
   <si>
     <t>(5:49) Extra point GOOD by 2-Benjamin Delarosa. CAR 31 KCC 3</t>
   </si>