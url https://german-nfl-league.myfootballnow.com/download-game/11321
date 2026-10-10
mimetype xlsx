--- v1 (2026-09-20)
+++ v2 (2026-10-10)
@@ -476,51 +476,51 @@
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-CAR 32 (13:37) 10-Armando Adams punts 49 yards to KCC 19. Fair Catch by 10-Donald Gorski.</t>
   </si>
   <si>
     <t>#10 Armando Adams - P</t>
   </si>
   <si>
     <t>#10 Donald Gorski - WR</t>
   </si>
   <si>
     <t>#70 Richard Dade - LT</t>
   </si>
   <si>
     <t>#54 James Slusser - MLB</t>
   </si>
   <si>
     <t>#2 Kyle Carmona - MLB</t>
   </si>
   <si>
-    <t>#94 Rafael Kelly - SLB</t>
+    <t>#90 Rafael Kelly - WLB</t>
   </si>
   <si>
     <t>13:29</t>
   </si>
   <si>
     <t>KCC 19</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Flats</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-KCC 19 (13:30) 12-Douglas Fredericksen pass Pass knocked down by 50-Edwin Sherwood. incomplete, intended for 80-Steven Oliver.</t>
   </si>
   <si>
     <t>#12 Douglas Fredericksen - QB</t>
   </si>
   <si>
     <t>#82 Gene McLean - TE</t>
   </si>
   <si>
     <t>#85 Juan Sandlin - WR</t>
   </si>