--- v8 (2026-07-22)
+++ v9 (2026-09-20)
@@ -533,51 +533,51 @@
   <si>
     <t>#33 Glenn Dasher - CB</t>
   </si>
   <si>
     <t>#26 Tony Davis - CB</t>
   </si>
   <si>
     <t>#84 Ryan Kaster - LG</t>
   </si>
   <si>
     <t>#78 Max Harden - LG</t>
   </si>
   <si>
     <t>#71 Daniel Ryan - RT</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
   <si>
     <t>DET 4</t>
   </si>
   <si>
     <t>1-10-DET 4 (12:48) 46-Billy Martens ran to DET 4 for a short gain. Tackle by 58-Luciano Fraser.</t>
   </si>
   <si>
-    <t>#10 Mark Osborne - QB</t>
+    <t>#13 Mark Osborne - QB</t>
   </si>
   <si>
     <t>#86 Mack Pollard - FB</t>
   </si>
   <si>
     <t>#45 Jon Inman - TE</t>
   </si>
   <si>
     <t>#11 Patrick Tuttle - WR</t>
   </si>
   <si>
     <t>#16 Charles Lacy - WR</t>
   </si>
   <si>
     <t>#68 William Steele - LT</t>
   </si>
   <si>
     <t>#71 Timothy Edney - LG</t>
   </si>
   <si>
     <t>#78 Anthony Colon - C</t>
   </si>
   <si>
     <t>#73 Wayne Peters - RG</t>
   </si>