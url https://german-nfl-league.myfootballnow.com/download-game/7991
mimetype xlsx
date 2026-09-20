--- v8 (2026-07-22)
+++ v9 (2026-09-20)
@@ -491,51 +491,51 @@
   <si>
     <t>#84 Ryan Kaster - LG</t>
   </si>
   <si>
     <t>#71 Daniel Ryan - RT</t>
   </si>
   <si>
     <t>#47 Fred Adams - SS</t>
   </si>
   <si>
     <t>13:30</t>
   </si>
   <si>
     <t>DET 34</t>
   </si>
   <si>
     <t>I Formation 3WR FL Post</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-DET 34 (13:31) 10-Mark Osborne pass complete to 28-Larry Ball to DET 42 for 9 yards. Pushed out of bounds by 38-Alan Kennedy.</t>
   </si>
   <si>
-    <t>#10 Mark Osborne - QB</t>
+    <t>#13 Mark Osborne - QB</t>
   </si>
   <si>
     <t>#31 Christopher Mills - FB</t>
   </si>
   <si>
     <t>#11 Patrick Tuttle - WR</t>
   </si>
   <si>
     <t>#89 Antonio Booth - WR</t>
   </si>
   <si>
     <t>#87 Gregory Lopez - WR</t>
   </si>
   <si>
     <t>#68 William Steele - LT</t>
   </si>
   <si>
     <t>#71 Timothy Edney - LG</t>
   </si>
   <si>
     <t>#78 Anthony Colon - C</t>
   </si>
   <si>
     <t>#75 James East - C</t>
   </si>