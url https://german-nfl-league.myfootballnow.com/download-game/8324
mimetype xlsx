--- v7 (2026-07-22)
+++ v8 (2026-09-20)
@@ -338,51 +338,51 @@
   <si>
     <t>#31 Erik Mickle - FS</t>
   </si>
   <si>
     <t>#33 Glenn Dasher - CB</t>
   </si>
   <si>
     <t>#19 Joshua Williams - K</t>
   </si>
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>DET 25</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-DET 25 (15:00) 10-Mark Osborne pass Pass knocked down by 38-Harry Walsh. incomplete, intended for 88-Patrick Tuttle.</t>
   </si>
   <si>
-    <t>#10 Mark Osborne - QB</t>
+    <t>#13 Mark Osborne - QB</t>
   </si>
   <si>
     <t>#31 Christopher Mills - FB</t>
   </si>
   <si>
     <t>#37 Christopher Doyle - RB</t>
   </si>
   <si>
     <t>#11 Patrick Tuttle - WR</t>
   </si>
   <si>
     <t>#87 Gregory Lopez - WR</t>
   </si>
   <si>
     <t>#68 William Steele - LT</t>
   </si>
   <si>
     <t>#71 Timothy Edney - LG</t>
   </si>
   <si>
     <t>#70 Larry Fuller - C</t>
   </si>
   <si>
     <t>#75 James East - C</t>
   </si>