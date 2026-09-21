--- v4 (2026-07-26)
+++ v5 (2026-09-21)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>CAR has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>TEN</t>
   </si>
   <si>
     <t>TEN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 12-James Street kicks 75 yards from TEN 35 to CAR -10. Touchback.</t>
   </si>
   <si>
     <t>#82 Daniel Wright - TE</t>
   </si>
   <si>
-    <t>#52 Nathan Turner - SLB</t>
+    <t>#59 Nathan Turner - WLB</t>
   </si>
   <si>
     <t>#94 William Bradley - LDE</t>
   </si>
   <si>
     <t>#42 Travis Johnson - CB</t>
   </si>
   <si>
     <t>#98 John Williams - MLB</t>
   </si>
   <si>
     <t>#98 Daniel Shirk - WLB</t>
   </si>
   <si>
     <t>#31 James Ritz - CB</t>
   </si>
   <si>
     <t>#29 Alan Tarvin - SS</t>
   </si>
   <si>
     <t>#38 Mike Sera - CB</t>
   </si>
   <si>
     <t>#90 John Laboy - SLB</t>
   </si>
@@ -374,63 +374,63 @@
   <si>
     <t>#84 Stephen Jenks - TE</t>
   </si>
   <si>
     <t>#84 Mathew Greer - WR</t>
   </si>
   <si>
     <t>#78 Winfred Frazee - RT</t>
   </si>
   <si>
     <t>#62 Dennis Scott - LG</t>
   </si>
   <si>
     <t>#52 Tyler Lawrence - C</t>
   </si>
   <si>
     <t>#63 Salvatore McHugh - RG</t>
   </si>
   <si>
     <t>#61 Anthony Hale - C</t>
   </si>
   <si>
     <t>#53 James Neal - DT</t>
   </si>
   <si>
-    <t>#72 Karl Hewlett - DT</t>
+    <t>#94 Karl Hewlett - DT</t>
   </si>
   <si>
     <t>#75 John Martin - DT</t>
   </si>
   <si>
     <t>#79 Ben Gaye - RDE</t>
   </si>
   <si>
     <t>#59 Larry Rodriguez - MLB</t>
   </si>
   <si>
-    <t>#75 Gregory Olson - RDE</t>
+    <t>#97 Gregory Olson - RDE</t>
   </si>
   <si>
     <t>#58 Thomas Mills - WLB</t>
   </si>
   <si>
     <t>#31 Peter Stallworth - CB</t>
   </si>
   <si>
     <t>#43 Mitchell Tanksley - FS</t>
   </si>
   <si>
     <t>#41 Christopher Rangel - FS</t>
   </si>
   <si>
     <t>#23 Donald Cobb - FS</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
@@ -467,51 +467,51 @@
   <si>
     <t>CAR 40</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-CAR 40 (13:40) 24-James Alford ran to TEN 47 for 12 yards. Tackle by 44-Christopher Rangel.</t>
   </si>
   <si>
     <t>12:58</t>
   </si>
   <si>
     <t>TEN 47</t>
   </si>
   <si>
     <t>4-3 Normal Cover 2 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-TEN 47 (12:57) 8-Frank Albin pass complete to 82-John Massingill to TEN 39 for 8 yards. Tackle by 31-Peter Stallworth.</t>
   </si>
   <si>
-    <t>#30 Stephen Wilson - RB</t>
+    <t>#2 Stephen Wilson - RB</t>
   </si>
   <si>
     <t>12:22</t>
   </si>
   <si>
     <t>TEN 39</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-2-TEN 39 (12:21) 24-James Alford ran to TEN 29 for 10 yards. Tackle by 23-Donald Cobb.</t>
   </si>
   <si>
     <t>11:47</t>
   </si>
   <si>
     <t>TEN 29</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
@@ -596,51 +596,51 @@
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(8:31) Extra point GOOD by 2-Henry Doak. CAR 7 TEN 0</t>
   </si>
   <si>
     <t>#5 Brent Knight - P</t>
   </si>
   <si>
     <t>#2 Henry Doak - K</t>
   </si>
   <si>
     <t>#63 John Sullivan - LG</t>
   </si>
   <si>
     <t>#58 Doug Madison - RDE</t>
   </si>
   <si>
     <t>#77 Vernon Geary - LT</t>
   </si>
   <si>
     <t>#63 William Benites - DT</t>
   </si>
   <si>
-    <t>#74 Thomas Nolan - DT</t>
+    <t>#90 Thomas Nolan - DT</t>
   </si>
   <si>
     <t>CAR 35</t>
   </si>
   <si>
     <t>(8:31) 2-Henry Doak kicks 70 yards from CAR 35 to TEN -5. Touchback.</t>
   </si>
   <si>
     <t>#28 Jody Turner - WR</t>
   </si>
   <si>
     <t>TEN 25</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>1-10-TEN 25 (8:31) 15-Joseph Milstead pass complete to 84-Eric Garcia to TEN 30 for 5 yards. Tackle by 42-Alan Tarvin.</t>
   </si>
   <si>
     <t>#1 Joseph Milstead - RB</t>
   </si>
   <si>
     <t>#26 John Woods - RB</t>
   </si>
@@ -2290,52 +2290,52 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF186"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="313.638" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>