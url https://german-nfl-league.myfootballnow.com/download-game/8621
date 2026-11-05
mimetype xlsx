--- v5 (2026-09-21)
+++ v6 (2026-11-05)
@@ -296,72 +296,72 @@
   <si>
     <t>TEN</t>
   </si>
   <si>
     <t>TEN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 12-James Street kicks 75 yards from TEN 35 to CAR -10. Touchback.</t>
   </si>
   <si>
     <t>#82 Daniel Wright - TE</t>
   </si>
   <si>
     <t>#59 Nathan Turner - WLB</t>
   </si>
   <si>
     <t>#94 William Bradley - LDE</t>
   </si>
   <si>
-    <t>#42 Travis Johnson - CB</t>
+    <t>#24 Travis Johnson - CB</t>
   </si>
   <si>
     <t>#98 John Williams - MLB</t>
   </si>
   <si>
     <t>#98 Daniel Shirk - WLB</t>
   </si>
   <si>
     <t>#31 James Ritz - CB</t>
   </si>
   <si>
     <t>#29 Alan Tarvin - SS</t>
   </si>
   <si>
     <t>#38 Mike Sera - CB</t>
   </si>
   <si>
     <t>#90 John Laboy - SLB</t>
   </si>
   <si>
-    <t>#95 Raymond Rodarte - LDE</t>
+    <t>#73 Raymond Rodarte - LDE</t>
   </si>
   <si>
     <t>#13 James Street - K</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-CAR 25 (15:00) 8-Frank Albin pass Pass knocked down by 23-Donald Cobb. incomplete, intended for 82-John Massingill.</t>
   </si>
   <si>
     <t>#3 Frank Albin - QB</t>
   </si>
   <si>
     <t>#31 James Alford - RB</t>
   </si>