--- v3 (2026-07-26)
+++ v4 (2026-09-21)
@@ -314,102 +314,102 @@
   <si>
     <t>#64 Daniel Espada - DT</t>
   </si>
   <si>
     <t>#94 William Bradley - LDE</t>
   </si>
   <si>
     <t>#42 Travis Johnson - CB</t>
   </si>
   <si>
     <t>#98 John Williams - MLB</t>
   </si>
   <si>
     <t>#98 Daniel Shirk - WLB</t>
   </si>
   <si>
     <t>#90 John Laboy - SLB</t>
   </si>
   <si>
     <t>#29 Alan Tarvin - SS</t>
   </si>
   <si>
     <t>#38 Mike Sera - CB</t>
   </si>
   <si>
-    <t>#52 Nathan Turner - SLB</t>
+    <t>#59 Nathan Turner - WLB</t>
   </si>
   <si>
     <t>#95 Raymond Rodarte - LDE</t>
   </si>
   <si>
     <t>#5 Francis Weesner - K</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-CAR 25 (15:00) 8-Frank Albin pass complete to 24-James Alford to CAR 42 for 17 yards. Tackle by 93-Vernon Muniz.</t>
   </si>
   <si>
     <t>#3 Frank Albin - QB</t>
   </si>
   <si>
     <t>#31 James Alford - RB</t>
   </si>
   <si>
     <t>#34 John Massingill - FB</t>
   </si>
   <si>
     <t>#84 Stephen Jenks - TE</t>
   </si>
   <si>
     <t>#11 Patrick Tuttle - WR</t>
   </si>
   <si>
     <t>#84 Mathew Greer - WR</t>
   </si>
   <si>
     <t>#75 Howard Guan - LT</t>
   </si>
   <si>
     <t>#62 Dennis Scott - LG</t>
   </si>
   <si>
     <t>#52 Tyler Lawrence - C</t>
   </si>
   <si>
-    <t>#76 Kevin Burnett - LT</t>
+    <t>#71 Kevin Burnett - LT</t>
   </si>
   <si>
     <t>#61 Anthony Hale - C</t>
   </si>
   <si>
     <t>#74 John Mebane - DT</t>
   </si>
   <si>
     <t>#66 Thomas Toney - DT</t>
   </si>
   <si>
     <t>#54 Chad Walker - DT</t>
   </si>
   <si>
     <t>#98 Brian Castle - SLB</t>
   </si>
   <si>
     <t>#52 Cameron Pierre - RDE</t>
   </si>
   <si>
     <t>#99 Sidney Gilmore - SLB</t>
   </si>
   <si>
     <t>#32 Chas Small - CB</t>
   </si>
@@ -419,51 +419,51 @@
   <si>
     <t>#43 Stephen Morris - CB</t>
   </si>
   <si>
     <t>#93 Vernon Muniz - SS</t>
   </si>
   <si>
     <t>#33 George Cameron - FS</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>CAR 42</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>3-4 Normal 2 Deep Man</t>
   </si>
   <si>
     <t>1-10-CAR 42 (14:22) 8-Frank Albin pass Pass knocked down by 98-Brian Castle. incomplete, intended for 82-John Massingill. PENALTY - Offensive Pass Interference (CAR 82-John Massingill)</t>
   </si>
   <si>
-    <t>#30 Stephen Wilson - RB</t>
+    <t>#2 Stephen Wilson - RB</t>
   </si>
   <si>
     <t>#39 Victor Schmidt - FB</t>
   </si>
   <si>
     <t>#62 Luigi Driggs - LDE</t>
   </si>
   <si>
     <t>#50 Walter Cottrill - MLB</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>CAR 32</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-20-CAR 32 (14:19) 8-Frank Albin pass complete to 84-Mathew Greer to NOS 40 for 29 yards. Tackle by 33-George Cameron.</t>
   </si>
@@ -2245,51 +2245,51 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="310.21" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="29.421" bestFit="true" customWidth="true" style="0"/>