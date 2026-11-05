--- v4 (2026-09-21)
+++ v5 (2026-11-05)
@@ -296,72 +296,72 @@
   <si>
     <t>NOS</t>
   </si>
   <si>
     <t>NOS 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 5-Francis Weesner kicks 72 yards from NOS 35 to CAR -7. Touchback.</t>
   </si>
   <si>
     <t>#82 Daniel Wright - TE</t>
   </si>
   <si>
     <t>#64 Daniel Espada - DT</t>
   </si>
   <si>
     <t>#94 William Bradley - LDE</t>
   </si>
   <si>
-    <t>#42 Travis Johnson - CB</t>
+    <t>#24 Travis Johnson - CB</t>
   </si>
   <si>
     <t>#98 John Williams - MLB</t>
   </si>
   <si>
     <t>#98 Daniel Shirk - WLB</t>
   </si>
   <si>
     <t>#90 John Laboy - SLB</t>
   </si>
   <si>
     <t>#29 Alan Tarvin - SS</t>
   </si>
   <si>
     <t>#38 Mike Sera - CB</t>
   </si>
   <si>
     <t>#59 Nathan Turner - WLB</t>
   </si>
   <si>
-    <t>#95 Raymond Rodarte - LDE</t>
+    <t>#73 Raymond Rodarte - LDE</t>
   </si>
   <si>
     <t>#5 Francis Weesner - K</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-CAR 25 (15:00) 8-Frank Albin pass complete to 24-James Alford to CAR 42 for 17 yards. Tackle by 93-Vernon Muniz.</t>
   </si>
   <si>
     <t>#3 Frank Albin - QB</t>
   </si>
   <si>
     <t>#31 James Alford - RB</t>
   </si>