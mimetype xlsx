--- v8 (2026-07-22)
+++ v9 (2026-09-20)
@@ -338,51 +338,51 @@
   <si>
     <t>#31 Erik Mickle - FS</t>
   </si>
   <si>
     <t>#48 Ian Schubert - SS</t>
   </si>
   <si>
     <t>#15 Merle Garner - K</t>
   </si>
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>DET 25</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>1-10-DET 25 (15:00) 10-Mark Osborne pass complete to 84-Gregory Lopez for 75 yards. TOUCHDOWN! DET 6 PAT 0</t>
   </si>
   <si>
-    <t>#10 Mark Osborne - QB</t>
+    <t>#13 Mark Osborne - QB</t>
   </si>
   <si>
     <t>#31 Christopher Mills - FB</t>
   </si>
   <si>
     <t>#18 Julian McClain - WR</t>
   </si>
   <si>
     <t>#87 Gregory Lopez - WR</t>
   </si>
   <si>
     <t>#18 William Numbers - WR</t>
   </si>
   <si>
     <t>#65 Daniel McCumber - RG</t>
   </si>
   <si>
     <t>#71 Timothy Edney - LG</t>
   </si>
   <si>
     <t>#70 Larry Fuller - C</t>
   </si>
   <si>
     <t>#75 James East - C</t>
   </si>