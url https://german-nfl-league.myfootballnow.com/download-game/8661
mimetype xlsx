--- v5 (2026-08-25)
+++ v6 (2026-10-24)
@@ -1292,51 +1292,51 @@
   <si>
     <t>14:46</t>
   </si>
   <si>
     <t>KCC 23</t>
   </si>
   <si>
     <t>1-10-KCC 23 (14:47) 18-Eugene Moreno pass INTERCEPTED by 35-Craig Peart at KCC 8. 35-Craig Peart to KCC 8 for 0 yards. Tackle by 88-Steven Grant.</t>
   </si>
   <si>
     <t>#18 Eugene Moreno - QB</t>
   </si>
   <si>
     <t>#87 Daniel England - TE</t>
   </si>
   <si>
     <t>#66 Ernest Ford - LG</t>
   </si>
   <si>
     <t>#73 David Hannah - C</t>
   </si>
   <si>
     <t>#67 Keith Moats - DT</t>
   </si>
   <si>
-    <t>#54 David Rupp - RDE</t>
+    <t>#62 David Rupp - RDE</t>
   </si>
   <si>
     <t>14:42</t>
   </si>
   <si>
     <t>KCC 8</t>
   </si>
   <si>
     <t>Singleback Normal SE Quick Hit</t>
   </si>
   <si>
     <t>1-10-KCC 8 (14:43) 17-Frank Albin pass complete to 87-Robert Holzman to KCC 14 for 6 yards. Tackle by 97-Mark Painter.</t>
   </si>
   <si>
     <t>14:09</t>
   </si>
   <si>
     <t>2-4-KCC 14 (14:08) 84-Steven Salazar ran to KCC 25 for 11 yards. Tackle by 29-Gerald Kelly.</t>
   </si>
   <si>
     <t>13:25</t>
   </si>
   <si>
     <t>KCC 25</t>
   </si>