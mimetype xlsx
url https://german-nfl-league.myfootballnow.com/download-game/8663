--- v4 (2026-08-12)
+++ v5 (2026-10-11)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>GBY has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>CIN</t>
   </si>
   <si>
     <t>CIN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-James Vaught kicks 74 yards from CIN 35 to GBY -9. Touchback.</t>
   </si>
   <si>
     <t>#89 Ricardo Soliz - WR</t>
   </si>
   <si>
-    <t>#67 Luis Houser - DT</t>
+    <t>#53 Luis Houser - DT</t>
   </si>
   <si>
     <t>#78 Joe Dooley - DT</t>
   </si>
   <si>
     <t>#54 Charles Murray - LDE</t>
   </si>
   <si>
     <t>#98 Timothy Huff - MLB</t>
   </si>
   <si>
     <t>#56 John Novak - WLB</t>
   </si>
   <si>
     <t>#52 Alan Ohara - DT</t>
   </si>
   <si>
     <t>#39 Paul Heard - SS</t>
   </si>
   <si>
     <t>#31 Dennis Albright - CB</t>
   </si>
   <si>
     <t>#32 Robert Erickson - FS</t>
   </si>
@@ -530,51 +530,51 @@
   <si>
     <t>#12 Brian Sims - QB</t>
   </si>
   <si>
     <t>#31 Warren Castillo - RB</t>
   </si>
   <si>
     <t>#26 Thomas Vegas - FB</t>
   </si>
   <si>
     <t>#88 Curtis Almanza - TE</t>
   </si>
   <si>
     <t>#86 Miguel Chalk - WR</t>
   </si>
   <si>
     <t>#63 Fred Sweeney - LT</t>
   </si>
   <si>
     <t>#61 Johnny Ratliff - LG</t>
   </si>
   <si>
     <t>#57 Peter Keifer - RG</t>
   </si>
   <si>
-    <t>#67 Johnny Passmore - RG</t>
+    <t>#54 Johnny Passmore - RG</t>
   </si>
   <si>
     <t>#67 Raymond Granger - RT</t>
   </si>
   <si>
     <t>#64 Wayne Grady - DT</t>
   </si>
   <si>
     <t>#57 Phillip French - WLB</t>
   </si>
   <si>
     <t>#54 Jamie Lucas - WLB</t>
   </si>
   <si>
     <t>#57 Tuan Eller - WLB</t>
   </si>
   <si>
     <t>12:08</t>
   </si>
   <si>
     <t>GBY 33</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>