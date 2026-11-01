--- v5 (2026-09-02)
+++ v6 (2026-11-01)
@@ -455,51 +455,51 @@
   <si>
     <t>#52 Gary Vela - LDE</t>
   </si>
   <si>
     <t>#22 Thomas Ramirez - CB</t>
   </si>
   <si>
     <t>#40 Elbert Morin - SS</t>
   </si>
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>PHI 27</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>3-1-PHI 27 (13:44) 27-Wilburn Keen ran to PHI 37 for 10 yards. Tackle by 30-James Gibbs.</t>
   </si>
   <si>
-    <t>#27 Wilburn Keen - WR</t>
+    <t>#16 Wilburn Keen - WR</t>
   </si>
   <si>
     <t>#43 Christopher Pollard - CB</t>
   </si>
   <si>
     <t>13:01</t>
   </si>
   <si>
     <t>PHI 37</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-10-PHI 37 (13:00) 27-Wilburn Keen ran to PHI 37 for a short loss. Tackle by 69-Alex Stiltner.</t>
   </si>
   <si>
     <t>#85 Dewey Bostic - WR</t>
   </si>
   <si>
     <t>12:25</t>
   </si>
@@ -590,51 +590,51 @@
   <si>
     <t>#89 Aurelio Sharkey - TE</t>
   </si>
   <si>
     <t>#54 Scott Keller - C</t>
   </si>
   <si>
     <t>#63 James Fetter - LG</t>
   </si>
   <si>
     <t>#70 Peter Latimer - C</t>
   </si>
   <si>
     <t>#61 William Moser - RG</t>
   </si>
   <si>
     <t>#67 Horace Castillo - RT</t>
   </si>
   <si>
     <t>#78 Walter Dyke - LDE</t>
   </si>
   <si>
     <t>#53 Jeffrey Vergara - DT</t>
   </si>
   <si>
-    <t>#57 John Hickey - WLB</t>
+    <t>#99 John Hickey - WLB</t>
   </si>
   <si>
     <t>#54 Barry Braxton - MLB</t>
   </si>
   <si>
     <t>#32 Jeremy Martinez - CB</t>
   </si>
   <si>
     <t>#30 Michael Pollard - CB</t>
   </si>
   <si>
     <t>#59 William Campbell - MLB</t>
   </si>
   <si>
     <t>#24 Carol Anderson - SS</t>
   </si>
   <si>
     <t>10:12</t>
   </si>
   <si>
     <t>PIT 28</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
@@ -716,51 +716,51 @@
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-8-PIT 44 (7:36) 8-Charles Coughlin sacked at PIT 39 for -6 yards (92-Robert Aguirre). Sack allowed by 44-Bernard Harrington.</t>
   </si>
   <si>
     <t>6:51</t>
   </si>
   <si>
     <t>PIT 39</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>3-13-PIT 39 (6:50) 8-Charles Coughlin pass complete to 46-Danny Fox to PIT 43 for 4 yards. Tackle by 50-Rudy Wynn.</t>
   </si>
   <si>
-    <t>#56 Leon Defreitas - MLB</t>
+    <t>#52 Leon Defreitas - SLB</t>
   </si>
   <si>
     <t>6:08</t>
   </si>
   <si>
     <t>PIT 43</t>
   </si>
   <si>
     <t>4-9-PIT 43 (6:07) 16-Matthew Pan punts 48 yards to PHI 9.</t>
   </si>
   <si>
     <t>#16 Matthew Pan - P</t>
   </si>
   <si>
     <t>#58 Zachery Thompson - C</t>
   </si>
   <si>
     <t>#69 Nathan McCann - LT</t>
   </si>
   <si>
     <t>5:57</t>
   </si>
   <si>
     <t>PHI 9</t>
   </si>
@@ -1145,51 +1145,51 @@
   <si>
     <t>3-15-PHI 1 (2:26) 16-Phillip Willis pass Pass knocked down by 95-Larry Hickman. incomplete, intended for 80-Frank Odom.</t>
   </si>
   <si>
     <t>2:20</t>
   </si>
   <si>
     <t>4-15-PHI 1 (2:21) 9-Dirk Jensen punts 51 yards to PIT 48. 13-Robert McKinnon to PHI 40 for 13 yards. Tackle by 62-John Tompson.</t>
   </si>
   <si>
     <t>2:12</t>
   </si>
   <si>
     <t>PHI 40</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>1-10-PHI 40 (2:13) 8-Charles Coughlin pass incomplete, intended for 86-Robert Conwell.</t>
   </si>
   <si>
     <t>#70 Shawn Williams - C</t>
   </si>
   <si>
-    <t>#71 Edwin Saavedra - DT</t>
+    <t>#95 Edwin Saavedra - DT</t>
   </si>
   <si>
     <t>2:10</t>
   </si>
   <si>
     <t>2-10-PHI 40 (2:11) 8-Charles Coughlin pass complete to 83-Robert Olive for 40 yards. TOUCHDOWN! PIT 6 PHI 0</t>
   </si>
   <si>
     <t>2:03</t>
   </si>
   <si>
     <t>PHI 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(2:04) Extra point GOOD by 5-Francis Weesner. PIT 7 PHI 0</t>
   </si>
   <si>
     <t>(2:04) 5-Francis Weesner kicks 74 yards from PIT 35 to PHI -9. Touchback.</t>
   </si>