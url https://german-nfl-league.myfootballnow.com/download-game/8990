--- v6 (2026-07-22)
+++ v7 (2026-09-20)
@@ -482,51 +482,51 @@
   <si>
     <t>#67 Benjamin Rodriguez - RT</t>
   </si>
   <si>
     <t>#69 Ronnie Justice - C</t>
   </si>
   <si>
     <t>#93 John Larson - SLB</t>
   </si>
   <si>
     <t>13:06</t>
   </si>
   <si>
     <t>DET 34</t>
   </si>
   <si>
     <t>Strong I Normal Short Attack</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-DET 34 (13:07) 10-Mark Osborne pass complete to 87-Donald Hogg to DET 39 for 4 yards. Tackle by 21-Peter Gabriel. PENALTY - Pass Interference (LAC 21-Peter Gabriel)</t>
   </si>
   <si>
-    <t>#10 Mark Osborne - QB</t>
+    <t>#13 Mark Osborne - QB</t>
   </si>
   <si>
     <t>#31 Christopher Mills - FB</t>
   </si>
   <si>
     <t>#85 Shannon Dougherty - TE</t>
   </si>
   <si>
     <t>#18 Julian McClain - WR</t>
   </si>
   <si>
     <t>#10 Donald Hogg - WR</t>
   </si>
   <si>
     <t>#77 James Friddle - LT</t>
   </si>
   <si>
     <t>#65 Daniel McCumber - RG</t>
   </si>
   <si>
     <t>#70 Larry Fuller - C</t>
   </si>
   <si>
     <t>#73 Wayne Peters - RG</t>
   </si>