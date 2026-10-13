--- v7 (2026-08-30)
+++ v8 (2026-10-13)
@@ -311,51 +311,51 @@
   <si>
     <t>#83 Clarence McNeil - WR</t>
   </si>
   <si>
     <t>#23 William Edwards - CB</t>
   </si>
   <si>
     <t>#56 David Lee - SLB</t>
   </si>
   <si>
     <t>#37 Walter Tyree - CB</t>
   </si>
   <si>
     <t>#64 Brian Gray - RDE</t>
   </si>
   <si>
     <t>#34 Keith Bopp - SS</t>
   </si>
   <si>
     <t>#28 Aaron Yokota - FS</t>
   </si>
   <si>
     <t>#27 Glenn Cahoon - CB</t>
   </si>
   <si>
-    <t>#55 Peter Bruggeman - RDE</t>
+    <t>#94 Peter Bruggeman - RDE</t>
   </si>
   <si>
     <t>#57 Linwood Smith - MLB</t>
   </si>
   <si>
     <t>#21 Wayne Blakely - FS</t>
   </si>
   <si>
     <t>#3 Jesse Maldonado - K</t>
   </si>
   <si>
     <t>JAX</t>
   </si>
   <si>
     <t>JAX 25</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>3-4 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-JAX 25 (15:00) 42-Edmond Levin ran to JAX 28 for 3 yards. Tackle by 53-Victor Moran.</t>
   </si>
@@ -527,51 +527,51 @@
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-SEA 23 (12:46) 9-Robert Lewis ran to SEA 22 for -1 yards. Tackle by 57-Linwood Smith.</t>
   </si>
   <si>
     <t>#16 Elias Strack - QB</t>
   </si>
   <si>
     <t>#9 Robert Lewis - RB</t>
   </si>
   <si>
     <t>#78 William Gutierrez - RG</t>
   </si>
   <si>
     <t>#88 Loren Young - TE</t>
   </si>
   <si>
     <t>#16 Thomas Boyle - WR</t>
   </si>
   <si>
     <t>#60 Alfred Anderson - RT</t>
   </si>
   <si>
-    <t>#66 Raymond Elam - LG</t>
+    <t>#78 Raymond Elam - LT</t>
   </si>
   <si>
     <t>#68 Vernon Perez - C</t>
   </si>
   <si>
     <t>#61 Joshua Dennis - C</t>
   </si>
   <si>
     <t>#69 Thomas Johnson - LT</t>
   </si>
   <si>
     <t>#62 Steven Madsen - DT</t>
   </si>
   <si>
     <t>#71 Delmar Costello - DT</t>
   </si>
   <si>
     <t>#67 Sean Hicks - DT</t>
   </si>
   <si>
     <t>#54 Joseph Nichols - WLB</t>
   </si>
   <si>
     <t>#44 Alexander Clark - CB</t>
   </si>
@@ -704,51 +704,51 @@
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>2-12-SEA 18 (8:20) 8-Elias Strack pass complete to 9-Robert Lewis to SEA 19 for 1 yards. Tackle by 37-Walter Tyree.</t>
   </si>
   <si>
     <t>#72 Harold Jasso - RT</t>
   </si>
   <si>
     <t>7:41</t>
   </si>
   <si>
     <t>SEA 19</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>3-11-SEA 19 (7:40) 8-Elias Strack pass complete to 88-Loren Young to SEA 28 for 9 yards. Tackle by 28-Aaron Yokota.</t>
   </si>
   <si>
-    <t>#2 Deuce Wilde - RB</t>
+    <t>#15 Deuce Wilde - WR</t>
   </si>
   <si>
     <t>6:56</t>
   </si>
   <si>
     <t>SEA 28</t>
   </si>
   <si>
     <t>4-2-SEA 28 (6:55) 5-Karl Usher punts 44 yards to JAX 28. Fair Catch by 83-Clarence McNeil. SEA 93-Eddie Zamora was injured on the play. JAX 91-Donald Quinn was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#91 Donald Quinn - RDE</t>
   </si>
   <si>
     <t>6:48</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>1-10-JAX 28 (6:49) 5-Aaron Saxton pass complete to 42-Edmond Levin to JAX 27 for -1 yards. Tackle by 22-Christopher Ashmore.</t>
   </si>
   <si>
     <t>#87 Donald Ackley - FB</t>
   </si>