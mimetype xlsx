--- v6 (2026-08-22)
+++ v7 (2026-11-02)
@@ -509,72 +509,72 @@
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-PAT 44 (14:06) 12-Joe Bribem pass Pass knocked down by 39-Lucas Cooke. incomplete, intended for 14-Henry Brown. 35-Terry Watson got away with a hold on that play.</t>
   </si>
   <si>
     <t>#12 Joe Bribem - QB</t>
   </si>
   <si>
     <t>#84 Derrick Goff - WR</t>
   </si>
   <si>
     <t>#2 John Vallejo - TE</t>
   </si>
   <si>
     <t>#16 Jose Logan - WR</t>
   </si>
   <si>
     <t>#14 Henry Brown - WR</t>
   </si>
   <si>
-    <t>#75 Randy Bailey - C</t>
+    <t>#76 Randy Bailey - C</t>
   </si>
   <si>
     <t>#78 Max Harden - LG</t>
   </si>
   <si>
     <t>#72 George Smith - C</t>
   </si>
   <si>
     <t>#69 Ronnie Perkins - RG</t>
   </si>
   <si>
-    <t>#50 Garry Doss - RT</t>
+    <t>#50 Garry Doss - C</t>
   </si>
   <si>
     <t>#66 Allen Constable - LDE</t>
   </si>
   <si>
     <t>#75 John Martin - DT</t>
   </si>
   <si>
-    <t>#50 Ralph Barnes - SLB</t>
+    <t>#93 Ralph Barnes - SLB</t>
   </si>
   <si>
     <t>#35 Terry Watson - FS</t>
   </si>
   <si>
     <t>#23 Colin Brand - SS</t>
   </si>
   <si>
     <t>14:02</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-10-PAT 44 (14:03) 12-Joe Bribem pass complete to 2-John Vallejo to NYJ 48 for 8 yards. Tackle by 56-Ralph Barnes.</t>
   </si>
   <si>
     <t>#89 James Payne - WR</t>
   </si>
   <si>
     <t>13:21</t>
   </si>