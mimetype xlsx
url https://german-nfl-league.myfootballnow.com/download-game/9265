--- v10 (2026-09-04)
+++ v11 (2026-11-03)
@@ -659,51 +659,51 @@
   <si>
     <t>9:52</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-10-ATL 13 (9:53) 34-Christopher Barrios ran to ATL 13 for 1 yards. Tackle by 93-Jonathan Coleman.</t>
   </si>
   <si>
     <t>#63 Jonathan Coleman - DT</t>
   </si>
   <si>
     <t>9:12</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>3-9-ATL 13 (9:11) PENALTY - False Start (BUC 64-Salvador Massey)</t>
   </si>
   <si>
-    <t>#78 Richard Colon - RT</t>
+    <t>#60 Richard Colon - RT</t>
   </si>
   <si>
     <t>#90 Thomas Dawson - LDE</t>
   </si>
   <si>
     <t>9:10</t>
   </si>
   <si>
     <t>ATL 18</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>3-14-ATL 18 (9:11) 19-Gregory Hill pass complete to 14-Eric Babb for 18 yards. TOUCHDOWN! BUC 6 ATL 0</t>
   </si>
   <si>
     <t>9:07</t>
   </si>
   <si>
     <t>ATL 15</t>
   </si>