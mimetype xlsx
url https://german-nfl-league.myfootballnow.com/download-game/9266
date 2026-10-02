--- v8 (2026-08-15)
+++ v9 (2026-10-02)
@@ -557,75 +557,75 @@
   <si>
     <t>#72 Andrew Thomas - RT</t>
   </si>
   <si>
     <t>#93 John Larson - SLB</t>
   </si>
   <si>
     <t>#40 David Lachance - SS</t>
   </si>
   <si>
     <t>10:50</t>
   </si>
   <si>
     <t>DET 20</t>
   </si>
   <si>
     <t>Singleback Normal Hitch Corner</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-DET 20 (10:51) 10-Mark Osborne pass complete to 87-Donald Hogg to DET 23 for 3 yards. Tackle by 22-Dean Day. Great move by 87-Donald Hogg to get free of his coverage.</t>
   </si>
   <si>
-    <t>#10 Mark Osborne - QB</t>
+    <t>#13 Mark Osborne - QB</t>
   </si>
   <si>
     <t>#85 Shannon Dougherty - TE</t>
   </si>
   <si>
     <t>#30 Charles Ross - RB</t>
   </si>
   <si>
     <t>#88 Kyle Chaires - WR</t>
   </si>
   <si>
     <t>#10 Donald Hogg - WR</t>
   </si>
   <si>
     <t>#77 James Friddle - LT</t>
   </si>
   <si>
     <t>#65 Daniel McCumber - RG</t>
   </si>
   <si>
     <t>#70 Larry Fuller - C</t>
   </si>
   <si>
-    <t>#65 Richard Abner - RG</t>
+    <t>#66 Richard Abner - RG</t>
   </si>
   <si>
     <t>#50 Michael Daniel - RT</t>
   </si>
   <si>
     <t>#90 John Larsen - DT</t>
   </si>
   <si>
     <t>#77 Ryan Nord - DT</t>
   </si>
   <si>
     <t>#76 Doyle Ochs - RDE</t>
   </si>
   <si>
     <t>#59 Armando Lockhart - WLB</t>
   </si>
   <si>
     <t>10:12</t>
   </si>
   <si>
     <t>DET 23</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>