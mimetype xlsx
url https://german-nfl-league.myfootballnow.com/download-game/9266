--- v9 (2026-10-02)
+++ v10 (2026-10-25)
@@ -308,51 +308,51 @@
   <si>
     <t>(15:00) 6-Ricardo Cain kicks 75 yards from DET 35 to NYG -10. Touchback.</t>
   </si>
   <si>
     <t>#80 Malik Nabers - WR</t>
   </si>
   <si>
     <t>#39 Wilbur Letts - CB</t>
   </si>
   <si>
     <t>#55 Lance Lane - SLB</t>
   </si>
   <si>
     <t>#25 Deon Banks - CB</t>
   </si>
   <si>
     <t>#92 Steven Bland - MLB</t>
   </si>
   <si>
     <t>#22 Dean Day - CB</t>
   </si>
   <si>
     <t>#96 Kyle Bailey - MLB</t>
   </si>
   <si>
-    <t>#41 Johnny Flint - FS</t>
+    <t>#41 Johnny Flint - CB</t>
   </si>
   <si>
     <t>#47 Joseph Gay - SS</t>
   </si>
   <si>
     <t>#21 Floyd Smallwood - CB</t>
   </si>
   <si>
     <t>#95 Peter Isabel - RDE</t>
   </si>
   <si>
     <t>#6 Ricardo Cain - K</t>
   </si>
   <si>
     <t>NYG</t>
   </si>
   <si>
     <t>NYG 25</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
@@ -392,51 +392,51 @@
   <si>
     <t>#53 Donald Bartos - SLB</t>
   </si>
   <si>
     <t>#63 William Benites - DT</t>
   </si>
   <si>
     <t>#64 William Marin - DT</t>
   </si>
   <si>
     <t>#67 Brian Norton - DT</t>
   </si>
   <si>
     <t>#59 Shelton Berg - MLB</t>
   </si>
   <si>
     <t>#50 Jason Moore - MLB</t>
   </si>
   <si>
     <t>#91 Herschel King - SLB</t>
   </si>
   <si>
     <t>#26 Tony Davis - CB</t>
   </si>
   <si>
-    <t>#23 Jack Kirkwood - CB</t>
+    <t>#23 Jack Kirkwood - SS</t>
   </si>
   <si>
     <t>#39 Jasper Landers - SS</t>
   </si>
   <si>
     <t>#45 James Witkowski - SS</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>NYG 24</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-11-NYG 24 (14:19) 35-Lane Maddox ran to NYG 36 for 11 yards. Tackle by 39-Jasper Landers.</t>
   </si>
   <si>
     <t>#33 William Morrison - CB</t>
   </si>
@@ -719,60 +719,60 @@
   <si>
     <t>NYG 32</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>3-7-NYG 32 (6:56) 10-Mark Osborne pass complete to 87-Donald Hogg to NYG 26 for 6 yards. Tackle by 22-Dean Day.</t>
   </si>
   <si>
     <t>6:13</t>
   </si>
   <si>
     <t>NYG 26</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-1-NYG 26 (6:12) 6-Ricardo Cain 43 yard field goal is GOOD. DET 3 NYG 0</t>
   </si>
   <si>
-    <t>#61 Jerome Demartini - C</t>
+    <t>#61 Jerome Demartini - RG</t>
   </si>
   <si>
     <t>#75 James East - C</t>
   </si>
   <si>
     <t>#73 Dwayne Weir - RG</t>
   </si>
   <si>
-    <t>#98 William Magill - RDE</t>
+    <t>#79 William Magill - RDE</t>
   </si>
   <si>
     <t>#54 David McDonald - MLB</t>
   </si>
   <si>
     <t>#93 Alfred Lane - DT</t>
   </si>
   <si>
     <t>6:08</t>
   </si>
   <si>
     <t>(6:09) 6-Ricardo Cain kicks 75 yards from DET 35 to NYG -10. Touchback.</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>1-10-NYG 25 (6:09) 35-Lane Maddox ran to NYG 39 for 14 yards. Tackle by 39-Jasper Landers. DET 93-Donald Bartos was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:35</t>
   </si>
   <si>
     <t>NYG 39</t>
   </si>
@@ -2156,51 +2156,51 @@
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="26.993" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>