--- v7 (2026-08-29)
+++ v8 (2026-09-28)
@@ -641,51 +641,51 @@
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>2-7-WAS 9 (8:46) 19-Robert John pass complete to 11-Brian Coleman for 9 yards. TOUCHDOWN! LAR 6 WAS 0</t>
   </si>
   <si>
     <t>8:42</t>
   </si>
   <si>
     <t>WAS 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(8:43) Extra point GOOD by 8-Ramon Jones. LAR 7 WAS 0</t>
   </si>
   <si>
     <t>#77 Patrick Clausen - TE</t>
   </si>
   <si>
-    <t>#10 Paul Calderon - RB</t>
+    <t>#20 Paul Calderon - RB</t>
   </si>
   <si>
     <t>#91 Rickey Lewis - MLB</t>
   </si>
   <si>
     <t>#95 Herbert Morin - SLB</t>
   </si>
   <si>
     <t>(8:43) 8-Ramon Jones kicks 75 yards from LAR 35 to WAS -10. Touchback.</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>46 Heavy SS MLB Blitz</t>
   </si>
   <si>
     <t>1-10-WAS 25 (8:43) 9-Eric Becher pass complete to 19-Johnny Cruz to WAS 31 for 6 yards. Tackle by 36-Daniel Erickson.</t>
   </si>
   <si>
     <t>8:09</t>
   </si>
   <si>
     <t>WAS 31</t>
   </si>