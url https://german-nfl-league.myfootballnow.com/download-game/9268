--- v6 (2026-08-23)
+++ v7 (2026-09-24)
@@ -383,84 +383,84 @@
   <si>
     <t>#65 Donald Nicholson - C</t>
   </si>
   <si>
     <t>#74 Bobby Acker - LG</t>
   </si>
   <si>
     <t>#79 Robert McRoy - LT</t>
   </si>
   <si>
     <t>#72 James Dietz - RDE</t>
   </si>
   <si>
     <t>#68 Michael Payton - LDE</t>
   </si>
   <si>
     <t>#63 Neal Ramon - DT</t>
   </si>
   <si>
     <t>#96 Nathan Lawson - RDE</t>
   </si>
   <si>
     <t>#99 Michael Frey - RDE</t>
   </si>
   <si>
-    <t>#98 David Herrington - SLB</t>
+    <t>#54 David Herrington - SLB</t>
   </si>
   <si>
     <t>#56 Dennis Towry - MLB</t>
   </si>
   <si>
     <t>#57 Richard Meadows - WLB</t>
   </si>
   <si>
     <t>#21 James Hageman - CB</t>
   </si>
   <si>
     <t>#27 Tom Johnson - FS</t>
   </si>
   <si>
     <t>#22 Glenn Hampton - FS</t>
   </si>
   <si>
     <t>14:58</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-10-IND 25 (14:59) 22-Tomas Nace ran to IND 25 for a short gain. Tackle by 51-Neal Ramon.</t>
   </si>
   <si>
     <t>#14 William Foster - WR</t>
   </si>
   <si>
-    <t>#42 Fredrick Dunne - CB</t>
+    <t>#42 Fredrick Dunne - FS</t>
   </si>
   <si>
     <t>#38 Frank Greenberg - FS</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>3-10-IND 25 (14:21) 4-Steven Osborne pass Pass knocked down by 46-Fredrick Dunne. incomplete, intended for 22-Tomas Nace.</t>
   </si>
   <si>
     <t>#14 Tyrone Taylor - QB</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>Punt</t>
   </si>