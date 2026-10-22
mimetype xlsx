--- v7 (2026-09-24)
+++ v8 (2026-10-22)
@@ -320,51 +320,51 @@
   <si>
     <t>#25 Manuel Prince - SS</t>
   </si>
   <si>
     <t>#18 Robert Boman - WR</t>
   </si>
   <si>
     <t>#44 David Norton - FS</t>
   </si>
   <si>
     <t>#27 David Lee Roth - CB</t>
   </si>
   <si>
     <t>#37 Randy Hunt - FS</t>
   </si>
   <si>
     <t>#26 Christopher Carroll - CB</t>
   </si>
   <si>
     <t>#92 Walter Barker - WLB</t>
   </si>
   <si>
     <t>#33 Jeffrey Vasquez - CB</t>
   </si>
   <si>
-    <t>#17 Jessie Ortiz - K</t>
+    <t>#19 Jessie Ortiz - K</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>IND 25</t>
   </si>
   <si>
     <t>Weak I Big TE Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-IND 25 (15:00) 4-Steven Osborne pass incomplete, intended for 84-Willard Wallace.</t>
   </si>
   <si>
     <t>#8 Steven Osborne - RB</t>
   </si>
   <si>
     <t>#22 Tomas Nace - RB</t>
   </si>
   <si>
     <t>#22 Aurelio Ingram - FB</t>
   </si>
@@ -377,60 +377,60 @@
   <si>
     <t>#63 Kerry Watkins - LT</t>
   </si>
   <si>
     <t>#60 Michael Matson - LG</t>
   </si>
   <si>
     <t>#65 Donald Nicholson - C</t>
   </si>
   <si>
     <t>#74 Bobby Acker - LG</t>
   </si>
   <si>
     <t>#79 Robert McRoy - LT</t>
   </si>
   <si>
     <t>#72 James Dietz - RDE</t>
   </si>
   <si>
     <t>#68 Michael Payton - LDE</t>
   </si>
   <si>
     <t>#63 Neal Ramon - DT</t>
   </si>
   <si>
-    <t>#96 Nathan Lawson - RDE</t>
+    <t>#96 Nathan Lawson - LDE</t>
   </si>
   <si>
     <t>#99 Michael Frey - RDE</t>
   </si>
   <si>
     <t>#54 David Herrington - SLB</t>
   </si>
   <si>
-    <t>#56 Dennis Towry - MLB</t>
+    <t>#96 Dennis Towry - MLB</t>
   </si>
   <si>
     <t>#57 Richard Meadows - WLB</t>
   </si>
   <si>
     <t>#21 James Hageman - CB</t>
   </si>
   <si>
     <t>#27 Tom Johnson - FS</t>
   </si>
   <si>
     <t>#22 Glenn Hampton - FS</t>
   </si>
   <si>
     <t>14:58</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-10-IND 25 (14:59) 22-Tomas Nace ran to IND 25 for a short gain. Tackle by 51-Neal Ramon.</t>
   </si>
@@ -896,51 +896,51 @@
   <si>
     <t>IND 19</t>
   </si>
   <si>
     <t>3-1-IND 19 (2:02) 22-Tomas Nace ran to IND 14 for -5 yards. Tackle by 46-Fredrick Dunne.</t>
   </si>
   <si>
     <t>1:24</t>
   </si>
   <si>
     <t>IND 14</t>
   </si>
   <si>
     <t>4-5-IND 14 (1:23) 11-Daniel Alvarez punts 46 yards to 49s 40. Fair Catch by 81-Rolland Kim.</t>
   </si>
   <si>
     <t>1:15</t>
   </si>
   <si>
     <t>49s 40</t>
   </si>
   <si>
     <t>1-10-49s 40 (1:16) 21-Eugene Morrow ran to 49s 45 for 4 yards. Tackle by 59-Larry Rodriguez.</t>
   </si>
   <si>
-    <t>#45 Kim Wood - SS</t>
+    <t>#45 Kim Wood - CB</t>
   </si>
   <si>
     <t>0:44</t>
   </si>
   <si>
     <t>49s 45</t>
   </si>
   <si>
     <t>2-6-49s 45 (0:43) 8-Seth Khan pass incomplete, the ball was thrown away. Pressure by 91-Hector Johnson.</t>
   </si>
   <si>
     <t>0:38</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>3-6-49s 45 (0:39) 3-Dean Long ran to IND 45 for 10 yards. Tackle by 49-Manuel Prince.</t>
   </si>
   <si>
     <t>0:04</t>
   </si>
   <si>
     <t>IND 45</t>
   </si>