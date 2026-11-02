--- v6 (2026-07-05)
+++ v7 (2026-11-02)
@@ -575,51 +575,51 @@
   <si>
     <t>12:48</t>
   </si>
   <si>
     <t>NOS 38</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-NOS 38 (12:47) 33-Clayton Ramirez ran to NOS 41 for 3 yards. Tackle by 55-Roy Carpenter.</t>
   </si>
   <si>
     <t>#42 Scott Karam - FB</t>
   </si>
   <si>
     <t>#84 John White - TE</t>
   </si>
   <si>
     <t>#93 Matthew Alexander - RDE</t>
   </si>
   <si>
-    <t>#53 Stephen McClellan - MLB</t>
+    <t>#55 Stephen McClellan - MLB</t>
   </si>
   <si>
     <t>12:04</t>
   </si>
   <si>
     <t>NOS 41</t>
   </si>
   <si>
     <t>2-7-NOS 41 (12:03) 33-Clayton Ramirez ran to MIN 49 for 11 yards. Tackle by 49-Walter Cottrill. NOS 75-Thomas Witcher was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>11:20</t>
   </si>
   <si>
     <t>MIN 49</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>1-10-MIN 49 (11:19) 10-Ricky Gilbert pass Pass knocked down by 55-Roy Carpenter. incomplete, intended for 31-Robert Moore. Pressure by 98-Eduardo Mack.</t>
   </si>
   <si>
     <t>#27 Robert Moore - RB</t>
   </si>