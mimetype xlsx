--- v8 (2026-09-04)
+++ v9 (2026-11-04)
@@ -542,51 +542,51 @@
   <si>
     <t>#95 Joseph Primus - SLB</t>
   </si>
   <si>
     <t>#91 Larry Hickman - MLB</t>
   </si>
   <si>
     <t>#50 Victor Wise - MLB</t>
   </si>
   <si>
     <t>#96 Carlos Hooks - DT</t>
   </si>
   <si>
     <t>10:53</t>
   </si>
   <si>
     <t>DEN 35</t>
   </si>
   <si>
     <t>(10:54) 2-Michael Kittelson kicks 75 yards from DEN 35 to CHI -10. Touchback.</t>
   </si>
   <si>
     <t>#1 Mitchell Seabolt - RB</t>
   </si>
   <si>
-    <t>#55 Lawrence Haines - WLB</t>
+    <t>#51 Lawrence Haines - WLB</t>
   </si>
   <si>
     <t>#59 Albert Allen - LDE</t>
   </si>
   <si>
     <t>CHI 25</t>
   </si>
   <si>
     <t>Strong I Normal HB Power Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-CHI 25 (10:54) 46-Pat McDonald ran to CHI 24 for -1 yards. Tackle by 95-Dennis Gonzalez.</t>
   </si>
   <si>
     <t>#9 David Manno - QB</t>
   </si>
   <si>
     <t>#21 Pat McDonald - FB</t>
   </si>
   <si>
     <t>#43 Robert Morris - TE</t>
   </si>