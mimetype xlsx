--- v7 (2026-08-23)
+++ v8 (2026-09-25)
@@ -440,51 +440,51 @@
   <si>
     <t>1-10-BAL 34 (14:57) 13-Brian Sills pass incomplete, intended for 38-Neal Trinidad. KCC 52-Alan Ohara was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#35 Craig Peart - CB</t>
   </si>
   <si>
     <t>#38 Gene Nugent - CB</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-10-BAL 34 (14:55) 13-Brian Sills pass complete to 4-Jonathan Barker to BAL 43 for 9 yards. Tackle by 37-John Roach.</t>
   </si>
   <si>
     <t>#88 Frank Edgin - TE</t>
   </si>
   <si>
-    <t>#94 Keith Moats - DT</t>
+    <t>#67 Keith Moats - DT</t>
   </si>
   <si>
     <t>14:11</t>
   </si>
   <si>
     <t>BAL 43</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>3-1-BAL 43 (14:10) 4-Jonathan Barker ran to BAL 44 for 1 yards. Tackle by 97-Robert Brehmer. 40-Mark Kincaid totally missed that block.</t>
   </si>
   <si>
     <t>#40 Mark Kincaid - RB</t>
   </si>
   <si>
     <t>#80 John Hoard - FB</t>
   </si>
   <si>
     <t>#93 Daniel Morrow - LDE</t>
   </si>