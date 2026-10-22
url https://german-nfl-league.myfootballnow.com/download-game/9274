--- v8 (2026-09-25)
+++ v9 (2026-10-22)
@@ -380,51 +380,51 @@
   <si>
     <t>#54 Stephen Gomez - C</t>
   </si>
   <si>
     <t>#70 Joseph Brown - LG</t>
   </si>
   <si>
     <t>#65 Lawrence Parodi - C</t>
   </si>
   <si>
     <t>#61 William Moser - RG</t>
   </si>
   <si>
     <t>#54 Michael Talbert - RT</t>
   </si>
   <si>
     <t>#63 Peter Bates - DT</t>
   </si>
   <si>
     <t>#90 Donald Williams - DT</t>
   </si>
   <si>
     <t>#52 Alan Ohara - DT</t>
   </si>
   <si>
-    <t>#54 David Rupp - RDE</t>
+    <t>#62 David Rupp - RDE</t>
   </si>
   <si>
     <t>#52 Cory Gibbons - SLB</t>
   </si>
   <si>
     <t>#92 Robert Brehmer - MLB</t>
   </si>
   <si>
     <t>#91 John Welch - WLB</t>
   </si>
   <si>
     <t>#37 John Roach - CB</t>
   </si>
   <si>
     <t>#24 William Rhinehart - CB</t>
   </si>
   <si>
     <t>#20 Clarence Sample - SS</t>
   </si>
   <si>
     <t>#36 Arthur Sanders - SS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>