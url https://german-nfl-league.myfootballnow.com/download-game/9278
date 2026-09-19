--- v7 (2026-07-29)
+++ v8 (2026-09-19)
@@ -782,51 +782,51 @@
   <si>
     <t>PHI 34</t>
   </si>
   <si>
     <t>1-10-PHI 34 (5:37) 16-Phillip Willis pass Pass knocked down by 92-Mr. Virgil Tibbs. incomplete, intended for 24-Garry Isaac.</t>
   </si>
   <si>
     <t>5:33</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-10-PHI 34 (5:34) 16-Phillip Willis pass complete to 80-Frank Odom to PHI 38 for 4 yards. Tackle by 34-Michael Roney.</t>
   </si>
   <si>
     <t>4:58</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>3-6-PHI 38 (4:57) 24-Garry Isaac ran to PHI 38 for a short loss. Tackle by 20-Prince Mamuwalde.</t>
   </si>
   <si>
-    <t>#28 Prince Mamuwalde - CB</t>
+    <t>#5 Prince Mamuwalde - CB</t>
   </si>
   <si>
     <t>#45 Brian Powell - FS</t>
   </si>
   <si>
     <t>4:20</t>
   </si>
   <si>
     <t>4-6-PHI 38 (4:19) 13-Michael Clark punts 49 yards to PIT 13. 81-Jimmy Weiland to PIT 28 for 14 yards. Tackle by 68-Richard Hamilton.</t>
   </si>
   <si>
     <t>4:08</t>
   </si>
   <si>
     <t>PIT 28</t>
   </si>
   <si>
     <t>1-10-PIT 28 (4:09) 31-Thomas Barr ran to PIT 38 for 11 yards. Tackle by 39-Carol Anderson.</t>
   </si>
   <si>
     <t>#56 Leon Defreitas - MLB</t>
   </si>
   <si>
     <t>3:34</t>
   </si>
@@ -2073,52 +2073,52 @@
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>