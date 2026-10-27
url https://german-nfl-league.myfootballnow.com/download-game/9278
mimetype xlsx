--- v8 (2026-09-19)
+++ v9 (2026-10-27)
@@ -341,51 +341,51 @@
   <si>
     <t>#35 Kenneth Lyon - FS</t>
   </si>
   <si>
     <t>#5 Francis Weesner - K</t>
   </si>
   <si>
     <t>PHI</t>
   </si>
   <si>
     <t>PHI 25</t>
   </si>
   <si>
     <t>Strong I Normal Short Attack</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-PHI 25 (15:00) 16-Phillip Willis pass complete to 80-Frank Odom to PHI 28 for 3 yards. Tackle by 34-Michael Roney. 34-Michael Roney got away with a hold on that play.</t>
   </si>
   <si>
     <t>#16 Phillip Willis - QB</t>
   </si>
   <si>
-    <t>#27 Wilburn Keen - WR</t>
+    <t>#16 Wilburn Keen - WR</t>
   </si>
   <si>
     <t>#81 Robert McKinnon - WR</t>
   </si>
   <si>
     <t>#83 Frank Odom - WR</t>
   </si>
   <si>
     <t>#62 John Tompson - LT</t>
   </si>
   <si>
     <t>#60 Miguel Francis - LG</t>
   </si>
   <si>
     <t>#66 John Morgan - C</t>
   </si>
   <si>
     <t>#57 Solomon Gessner - RG</t>
   </si>
   <si>
     <t>#79 Peter Henry - LG</t>
   </si>
   <si>
     <t>#90 Johnny Lumpkins - LDE</t>
   </si>
@@ -557,51 +557,51 @@
   <si>
     <t>#84 Robert Olive - TE</t>
   </si>
   <si>
     <t>#4 William Green - WR</t>
   </si>
   <si>
     <t>#19 John Wirtz - WR</t>
   </si>
   <si>
     <t>#69 Nathan McCann - LT</t>
   </si>
   <si>
     <t>#54 Scott Keller - C</t>
   </si>
   <si>
     <t>#76 Lewis Lewis - LT</t>
   </si>
   <si>
     <t>#58 Zachery Thompson - C</t>
   </si>
   <si>
     <t>#67 Horace Castillo - RT</t>
   </si>
   <si>
-    <t>#57 John Hickey - WLB</t>
+    <t>#99 John Hickey - WLB</t>
   </si>
   <si>
     <t>#30 Michael Pollard - CB</t>
   </si>
   <si>
     <t>#29 Michael Bauer - CB</t>
   </si>
   <si>
     <t>#26 James Rapp - CB</t>
   </si>
   <si>
     <t>#59 William Campbell - MLB</t>
   </si>
   <si>
     <t>#24 Carol Anderson - SS</t>
   </si>
   <si>
     <t>11:25</t>
   </si>
   <si>
     <t>PIT 18</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
@@ -803,51 +803,51 @@
   <si>
     <t>3-6-PHI 38 (4:57) 24-Garry Isaac ran to PHI 38 for a short loss. Tackle by 20-Prince Mamuwalde.</t>
   </si>
   <si>
     <t>#5 Prince Mamuwalde - CB</t>
   </si>
   <si>
     <t>#45 Brian Powell - FS</t>
   </si>
   <si>
     <t>4:20</t>
   </si>
   <si>
     <t>4-6-PHI 38 (4:19) 13-Michael Clark punts 49 yards to PIT 13. 81-Jimmy Weiland to PIT 28 for 14 yards. Tackle by 68-Richard Hamilton.</t>
   </si>
   <si>
     <t>4:08</t>
   </si>
   <si>
     <t>PIT 28</t>
   </si>
   <si>
     <t>1-10-PIT 28 (4:09) 31-Thomas Barr ran to PIT 38 for 11 yards. Tackle by 39-Carol Anderson.</t>
   </si>
   <si>
-    <t>#56 Leon Defreitas - MLB</t>
+    <t>#52 Leon Defreitas - SLB</t>
   </si>
   <si>
     <t>3:34</t>
   </si>
   <si>
     <t>PIT 38</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>1-10-PIT 38 (3:33) 3-Bill Watkins pass Pass knocked down by 26-James Rapp. incomplete, intended for 14-John Wirtz.</t>
   </si>
   <si>
     <t>3:28</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-10-PIT 38 (3:29) 3-Bill Watkins pass incomplete, intended for 83-Robert Olive.</t>
   </si>