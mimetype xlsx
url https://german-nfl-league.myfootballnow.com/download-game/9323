--- v6 (2026-07-22)
+++ v7 (2026-09-20)
@@ -338,51 +338,51 @@
   <si>
     <t>#21 Richard Gonzales - CB</t>
   </si>
   <si>
     <t>#33 Glenn Dasher - CB</t>
   </si>
   <si>
     <t>#15 Merle Garner - K</t>
   </si>
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>DET 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-DET 25 (15:00) 24-Christopher Hibbert ran to DET 30 for 5 yards. Tackle by 97-Dan Coffman. DET 65-Daniel McCumber was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#10 Mark Osborne - QB</t>
+    <t>#13 Mark Osborne - QB</t>
   </si>
   <si>
     <t>#25 Christopher Hibbert - RB</t>
   </si>
   <si>
     <t>#31 Christopher Mills - FB</t>
   </si>
   <si>
     <t>#85 Shannon Dougherty - TE</t>
   </si>
   <si>
     <t>#30 Charles Ross - RB</t>
   </si>
   <si>
     <t>#10 Donald Hogg - WR</t>
   </si>
   <si>
     <t>#77 James Friddle - LT</t>
   </si>
   <si>
     <t>#65 Daniel McCumber - RG</t>
   </si>
   <si>
     <t>#70 Larry Fuller - C</t>
   </si>