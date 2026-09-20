--- v7 (2026-07-22)
+++ v8 (2026-09-20)
@@ -860,51 +860,51 @@
   <si>
     <t>#84 Kurt King - WR</t>
   </si>
   <si>
     <t>3:33</t>
   </si>
   <si>
     <t>3-4-PAT 43 (3:32) 9-Donald Hendricks pass Pass knocked down by 35-Stephen Johnson. incomplete, intended for 12-Christopher Mix.</t>
   </si>
   <si>
     <t>3:28</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-PAT 43 (3:29) 5-David Yanez punts 33 yards to PAT 10. Fair Catch by 20-David Hutchings.</t>
   </si>
   <si>
     <t>#8 David Yanez - P</t>
   </si>
   <si>
-    <t>#83 Antonio Bryant - C</t>
+    <t>#83 Antonio Bryant - LG</t>
   </si>
   <si>
     <t>#67 Joseph Rodriguez - LT</t>
   </si>
   <si>
     <t>#31 Merlin Alvarez - FS</t>
   </si>
   <si>
     <t>#93 Joseph Gonzalez - RDE</t>
   </si>
   <si>
     <t>3:21</t>
   </si>
   <si>
     <t>PAT 10</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>1-10-PAT 10 (3:22) 19-Derrick Goff ran to PAT 18 for 8 yards. Tackle by 27-Alexis White.</t>
   </si>
   <si>
     <t>2:48</t>
   </si>
@@ -2303,51 +2303,51 @@
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>