--- v4 (2026-07-26)
+++ v5 (2026-09-21)
@@ -317,102 +317,102 @@
   <si>
     <t>#78 Winfred Frazee - RT</t>
   </si>
   <si>
     <t>#81 Bobby Keyes - TE</t>
   </si>
   <si>
     <t>#78 Kevin Samuels - LT</t>
   </si>
   <si>
     <t>#38 Mike Sera - CB</t>
   </si>
   <si>
     <t>#60 Roger Lundquist - C</t>
   </si>
   <si>
     <t>#48 Edwin Fonseca - FB</t>
   </si>
   <si>
     <t>#42 Travis Johnson - CB</t>
   </si>
   <si>
     <t>#62 Dennis Scott - LG</t>
   </si>
   <si>
-    <t>#76 Kevin Burnett - LT</t>
+    <t>#71 Kevin Burnett - LT</t>
   </si>
   <si>
     <t>#12 John Smith - K</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-CAR 25 (15:00) 22-Stephen Wilson ran to CAR 44 for 19 yards. Tackle by 26-Robert Linton.</t>
   </si>
   <si>
     <t>#8 Robert Campos - QB</t>
   </si>
   <si>
-    <t>#30 Stephen Wilson - RB</t>
+    <t>#2 Stephen Wilson - RB</t>
   </si>
   <si>
     <t>#45 Leonardo Dennis - FB</t>
   </si>
   <si>
     <t>#84 Mack Helm - WR</t>
   </si>
   <si>
     <t>#18 Ismael Daniels - WR</t>
   </si>
   <si>
     <t>#50 Marc Watson - MLB</t>
   </si>
   <si>
     <t>#77 Jonathan Williams - DT</t>
   </si>
   <si>
     <t>#73 Alfred Villegas - DT</t>
   </si>
   <si>
     <t>#73 Fritz Peterson - RDE</t>
   </si>
   <si>
-    <t>#97 William Gonzales - SLB</t>
-[...2 lines deleted...]
-    <t>#98 Michael Garcia - SLB</t>
+    <t>#58 William Gonzales - SLB</t>
+  </si>
+  <si>
+    <t>#50 Michael Garcia - SLB</t>
   </si>
   <si>
     <t>#36 Timothy Key - SLB</t>
   </si>
   <si>
     <t>#23 Frank Robinson - CB</t>
   </si>
   <si>
     <t>#39 Donald Liddell - CB</t>
   </si>
   <si>
     <t>#38 Jonathon Fitzpatrick - FS</t>
   </si>
   <si>
     <t>#26 Robert Linton - CB</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>CAR 44</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
@@ -545,51 +545,51 @@
   <si>
     <t>#19 Gregory Hill - QB</t>
   </si>
   <si>
     <t>#31 Timothy Rubino - RB</t>
   </si>
   <si>
     <t>#40 Jordan Gonzalez - FB</t>
   </si>
   <si>
     <t>#82 Hunter Maynard - WR</t>
   </si>
   <si>
     <t>#11 Scott Gustafson - WR</t>
   </si>
   <si>
     <t>#88 Bubbelin Brookins - WR</t>
   </si>
   <si>
     <t>#68 Lenny Barker - LG</t>
   </si>
   <si>
     <t>#78 Anthony Colon - C</t>
   </si>
   <si>
-    <t>#65 Richard Abner - RG</t>
+    <t>#66 Richard Abner - RG</t>
   </si>
   <si>
     <t>#55 Rench Turner - RT</t>
   </si>
   <si>
     <t>#94 William Bradley - LDE</t>
   </si>
   <si>
     <t>#64 Daniel Espada - DT</t>
   </si>
   <si>
     <t>#68 Keith Keating - DT</t>
   </si>
   <si>
     <t>#72 Theodore Fulton - RDE</t>
   </si>
   <si>
     <t>#56 Horace Farley - MLB</t>
   </si>
   <si>
     <t>#24 John Copeland - CB</t>
   </si>
   <si>
     <t>#25 Francis Hartin - CB</t>
   </si>
@@ -611,51 +611,51 @@
   <si>
     <t>2-2-BUC 33 (11:58) 31-Timothy Rubino ran to BUC 36 for 3 yards. Tackle by 54-James Slusser.</t>
   </si>
   <si>
     <t>#45 Mitch Miller  - FB</t>
   </si>
   <si>
     <t>#54 James Slusser - MLB</t>
   </si>
   <si>
     <t>11:14</t>
   </si>
   <si>
     <t>BUC 36</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-BUC 36 (11:13) 31-Timothy Rubino ran to BUC 40 for 4 yards. Tackle by 46-Junior Phillips.</t>
   </si>
   <si>
-    <t>#52 Nathan Turner - SLB</t>
+    <t>#59 Nathan Turner - WLB</t>
   </si>
   <si>
     <t>10:36</t>
   </si>
   <si>
     <t>BUC 40</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>2-6-BUC 40 (10:35) 19-Gregory Hill sacked at BUC 34 for -6 yards (92-Nathan Turner)</t>
   </si>
   <si>
     <t>#85 Calvin Fletcher - TE</t>
   </si>
   <si>
     <t>9:55</t>
   </si>
   <si>
     <t>BUC 34</t>
   </si>
@@ -764,51 +764,51 @@
   <si>
     <t>7:16</t>
   </si>
   <si>
     <t>BUC 9</t>
   </si>
   <si>
     <t>I Formation 3WR FL Post</t>
   </si>
   <si>
     <t>2-8-BUC 9 (7:15) 19-Gregory Hill pass Pass knocked down by 56-Horace Farley. incomplete, intended for 31-Timothy Rubino.</t>
   </si>
   <si>
     <t>#40 James Fullwood - FS</t>
   </si>
   <si>
     <t>7:10</t>
   </si>
   <si>
     <t>3-8-BUC 9 (7:11) 19-Gregory Hill pass incomplete, dropped by 31-Timothy Rubino.</t>
   </si>
   <si>
     <t>#55 Michael Sabia - MLB</t>
   </si>
   <si>
-    <t>#50 Edwin Sherwood - WLB</t>
+    <t>#94 Edwin Sherwood - SLB</t>
   </si>
   <si>
     <t>7:06</t>
   </si>
   <si>
     <t>4-8-BUC 9 (7:07) 10-Sean Pierce punts 45 yards to CAR 45. 25-David Norton to CAR 48 for 4 yards. Tackle by 42-Dean Rivas.</t>
   </si>
   <si>
     <t>6:58</t>
   </si>
   <si>
     <t>CAR 48</t>
   </si>
   <si>
     <t>Singleback 4 Wide Quick Outs</t>
   </si>
   <si>
     <t>1-10-CAR 48 (6:59) 8-Robert Campos pass complete to 80-Curtis Allen to BUC 45 for 6 yards. Tackle by 39-Donald Liddell. Great move by 80-Curtis Allen to get free of his coverage.</t>
   </si>
   <si>
     <t>6:19</t>
   </si>
   <si>
     <t>BUC 45</t>
   </si>
@@ -1307,51 +1307,51 @@
   <si>
     <t>2-9-CAR 14 (0:56) 8-Robert Campos pass complete to 22-Stephen Wilson to CAR 14 for a short loss. Tackle by 98-Michael Garcia.</t>
   </si>
   <si>
     <t>0:13</t>
   </si>
   <si>
     <t>Singleback Normal PA Rollout</t>
   </si>
   <si>
     <t>Dime Flat CB4 Blitz</t>
   </si>
   <si>
     <t>3-9-CAR 14 (0:12) 8-Robert Campos pass INTERCEPTED by 27-Frank Robinson at CAR 21. 27-Frank Robinson to CAR 21 for 0 yards. Tackle by 82-Daniel Wright.</t>
   </si>
   <si>
     <t>0:08</t>
   </si>
   <si>
     <t>CAR 21</t>
   </si>
   <si>
     <t>1-10-CAR 21 (0:09) 12-John Smith 39 yard field goal is GOOD. CAR 10 BUC 3</t>
   </si>
   <si>
-    <t>#61 James Kim - DT</t>
+    <t>#93 James Kim - RDE</t>
   </si>
   <si>
     <t>0:05</t>
   </si>
   <si>
     <t>(0:06) 12-John Smith kicks 72 yards from BUC 35 to CAR -7. Touchback.</t>
   </si>
   <si>
     <t>1-10-CAR 25 (0:06) 8-Robert Campos pass Pass knocked down by 98-Michael Garcia. incomplete, intended for 82-Daniel Wright.</t>
   </si>
   <si>
     <t>0:02</t>
   </si>
   <si>
     <t>2-10-CAR 25 (0:03) 8-Robert Campos pass complete to 82-Daniel Wright to CAR 32 for 7 yards. Tackle by 35-John Tyree. Nice job by 82-Daniel Wright on that route to lose his coverage.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 2-Henry Doak kicks 72 yards from CAR 35 to BUC -7. Touchback.</t>
   </si>
   <si>
     <t>1-10-BUC 25 (15:00) 31-Timothy Rubino ran to BUC 28 for 3 yards. Tackle by 56-Horace Farley. PENALTY - Facemask (CAR 56-Horace Farley)</t>
   </si>
@@ -1418,51 +1418,51 @@
   <si>
     <t>12:07</t>
   </si>
   <si>
     <t>3-19-BUC 16 (12:06) 19-Gregory Hill pass INTERCEPTED by 24-John Copeland at BUC 19. 24-John Copeland to BUC 19 for 0 yards. Tackle by 16-Bubbelin Brookins.</t>
   </si>
   <si>
     <t>12:01</t>
   </si>
   <si>
     <t>1-10-BUC 19 (12:02) 8-Robert Campos pass complete to 22-Stephen Wilson to BUC 20 for -1 yards. Tackle by 27-Frank Robinson.</t>
   </si>
   <si>
     <t>11:27</t>
   </si>
   <si>
     <t>2-11-BUC 20 (11:26) 27-Timothy Deck ran to BUC 10 for 10 yards. Tackle by 26-Robert Linton.</t>
   </si>
   <si>
     <t>10:52</t>
   </si>
   <si>
     <t>3-1-BUC 10 (10:51) 26-Alex Martin ran to BUC 6 for 4 yards. Tackle by 98-Michael Garcia.</t>
   </si>
   <si>
-    <t>#26 Alex Martin - RB</t>
+    <t>#34 Alex Martin - RB</t>
   </si>
   <si>
     <t>10:14</t>
   </si>
   <si>
     <t>BUC 6</t>
   </si>
   <si>
     <t>1-6-BUC 6 (10:13) 8-Robert Campos pass Pass knocked down by 97-William Gonzales. incomplete, intended for 80-Curtis Allen. BUC 99-Fritz Peterson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>2-6-BUC 6 (10:10) 22-Stephen Wilson ran to BUC 4 for 2 yards. Tackle by 97-William Gonzales.</t>
   </si>
   <si>
     <t>9:38</t>
   </si>
   <si>
     <t>BUC 4</t>
   </si>
   <si>
     <t>Dime Normal LB Blitz</t>
   </si>
   <si>
     <t>3-4-BUC 4 (9:37) 8-Robert Campos pass complete to 48-Leonardo Dennis to BUC 4 for a short loss. Tackle by 35-John Tyree.</t>
   </si>