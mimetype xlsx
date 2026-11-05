--- v5 (2026-09-21)
+++ v6 (2026-11-05)
@@ -311,99 +311,99 @@
   <si>
     <t>#82 Daniel Wright - TE</t>
   </si>
   <si>
     <t>#75 Howard Guan - LT</t>
   </si>
   <si>
     <t>#78 Winfred Frazee - RT</t>
   </si>
   <si>
     <t>#81 Bobby Keyes - TE</t>
   </si>
   <si>
     <t>#78 Kevin Samuels - LT</t>
   </si>
   <si>
     <t>#38 Mike Sera - CB</t>
   </si>
   <si>
     <t>#60 Roger Lundquist - C</t>
   </si>
   <si>
     <t>#48 Edwin Fonseca - FB</t>
   </si>
   <si>
-    <t>#42 Travis Johnson - CB</t>
+    <t>#24 Travis Johnson - CB</t>
   </si>
   <si>
     <t>#62 Dennis Scott - LG</t>
   </si>
   <si>
     <t>#71 Kevin Burnett - LT</t>
   </si>
   <si>
     <t>#12 John Smith - K</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-CAR 25 (15:00) 22-Stephen Wilson ran to CAR 44 for 19 yards. Tackle by 26-Robert Linton.</t>
   </si>
   <si>
     <t>#8 Robert Campos - QB</t>
   </si>
   <si>
     <t>#2 Stephen Wilson - RB</t>
   </si>
   <si>
     <t>#45 Leonardo Dennis - FB</t>
   </si>
   <si>
     <t>#84 Mack Helm - WR</t>
   </si>
   <si>
     <t>#18 Ismael Daniels - WR</t>
   </si>
   <si>
     <t>#50 Marc Watson - MLB</t>
   </si>
   <si>
     <t>#77 Jonathan Williams - DT</t>
   </si>
   <si>
-    <t>#73 Alfred Villegas - DT</t>
+    <t>#92 Alfred Villegas - DT</t>
   </si>
   <si>
     <t>#73 Fritz Peterson - RDE</t>
   </si>
   <si>
     <t>#58 William Gonzales - SLB</t>
   </si>
   <si>
     <t>#50 Michael Garcia - SLB</t>
   </si>
   <si>
     <t>#36 Timothy Key - SLB</t>
   </si>
   <si>
     <t>#23 Frank Robinson - CB</t>
   </si>
   <si>
     <t>#39 Donald Liddell - CB</t>
   </si>
   <si>
     <t>#38 Jonathon Fitzpatrick - FS</t>
   </si>
   <si>
     <t>#26 Robert Linton - CB</t>
   </si>
@@ -566,51 +566,51 @@
   <si>
     <t>#78 Anthony Colon - C</t>
   </si>
   <si>
     <t>#66 Richard Abner - RG</t>
   </si>
   <si>
     <t>#55 Rench Turner - RT</t>
   </si>
   <si>
     <t>#94 William Bradley - LDE</t>
   </si>
   <si>
     <t>#64 Daniel Espada - DT</t>
   </si>
   <si>
     <t>#68 Keith Keating - DT</t>
   </si>
   <si>
     <t>#72 Theodore Fulton - RDE</t>
   </si>
   <si>
     <t>#56 Horace Farley - MLB</t>
   </si>
   <si>
-    <t>#24 John Copeland - CB</t>
+    <t>#40 John Copeland - FS</t>
   </si>
   <si>
     <t>#25 Francis Hartin - CB</t>
   </si>
   <si>
     <t>#44 David Norton - FS</t>
   </si>
   <si>
     <t>#46 Junior Phillips - SS</t>
   </si>
   <si>
     <t>11:59</t>
   </si>
   <si>
     <t>BUC 33</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>2-2-BUC 33 (11:58) 31-Timothy Rubino ran to BUC 36 for 3 yards. Tackle by 54-James Slusser.</t>
   </si>
   <si>
     <t>#45 Mitch Miller  - FB</t>
   </si>