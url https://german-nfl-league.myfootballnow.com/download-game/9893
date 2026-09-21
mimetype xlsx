--- v4 (2026-07-26)
+++ v5 (2026-09-21)
@@ -317,105 +317,105 @@
   <si>
     <t>#78 Winfred Frazee - RT</t>
   </si>
   <si>
     <t>#81 Bobby Keyes - TE</t>
   </si>
   <si>
     <t>#78 Kevin Samuels - LT</t>
   </si>
   <si>
     <t>#38 Mike Sera - CB</t>
   </si>
   <si>
     <t>#60 Roger Lundquist - C</t>
   </si>
   <si>
     <t>#42 Travis Johnson - CB</t>
   </si>
   <si>
     <t>#82 Daniel Wright - TE</t>
   </si>
   <si>
     <t>#62 Dennis Scott - LG</t>
   </si>
   <si>
-    <t>#76 Kevin Burnett - LT</t>
+    <t>#71 Kevin Burnett - LT</t>
   </si>
   <si>
     <t>#12 John Smith - K</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-CAR 25 (15:00) 8-Robert Campos pass INTERCEPTED by 98-Michael Garcia at CAR 34. 98-Michael Garcia to CAR 34 for -0 yards. Tackle by 82-Daniel Wright. BUC 77-Jonathan Williams was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#8 Robert Campos - QB</t>
   </si>
   <si>
-    <t>#30 Stephen Wilson - RB</t>
+    <t>#2 Stephen Wilson - RB</t>
   </si>
   <si>
     <t>#45 Leonardo Dennis - FB</t>
   </si>
   <si>
     <t>#80 Curtis Allen - WR</t>
   </si>
   <si>
     <t>#18 Ismael Daniels - WR</t>
   </si>
   <si>
     <t>#62 Beau Brummel - LT</t>
   </si>
   <si>
     <t>#50 Marc Watson - MLB</t>
   </si>
   <si>
     <t>#77 Jonathan Williams - DT</t>
   </si>
   <si>
     <t>#73 Alfred Villegas - DT</t>
   </si>
   <si>
     <t>#73 Fritz Peterson - RDE</t>
   </si>
   <si>
-    <t>#97 William Gonzales - SLB</t>
-[...2 lines deleted...]
-    <t>#98 Michael Garcia - SLB</t>
+    <t>#58 William Gonzales - SLB</t>
+  </si>
+  <si>
+    <t>#50 Michael Garcia - SLB</t>
   </si>
   <si>
     <t>#36 Timothy Key - SLB</t>
   </si>
   <si>
     <t>#23 Frank Robinson - CB</t>
   </si>
   <si>
     <t>#39 Donald Liddell - CB</t>
   </si>
   <si>
     <t>#38 Jonathon Fitzpatrick - FS</t>
   </si>
   <si>
     <t>#26 Robert Linton - CB</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>CAR 34</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
@@ -431,69 +431,69 @@
   <si>
     <t>#16 Richard Clark - WR</t>
   </si>
   <si>
     <t>#45 Stephen Green - FB</t>
   </si>
   <si>
     <t>#13 Chris Jones - WR</t>
   </si>
   <si>
     <t>#88 Bubbelin Brookins - WR</t>
   </si>
   <si>
     <t>#87 James Acevedo - WR</t>
   </si>
   <si>
     <t>#53 Rusty Hurley - LT</t>
   </si>
   <si>
     <t>#68 Lenny Barker - LG</t>
   </si>
   <si>
     <t>#78 Anthony Colon - C</t>
   </si>
   <si>
-    <t>#65 Richard Abner - RG</t>
+    <t>#66 Richard Abner - RG</t>
   </si>
   <si>
     <t>#66 William Luong - RT</t>
   </si>
   <si>
     <t>#94 William Bradley - LDE</t>
   </si>
   <si>
     <t>#64 Daniel Espada - DT</t>
   </si>
   <si>
     <t>#68 Keith Keating - DT</t>
   </si>
   <si>
     <t>#72 Theodore Fulton - RDE</t>
   </si>
   <si>
-    <t>#52 Nathan Turner - SLB</t>
+    <t>#59 Nathan Turner - WLB</t>
   </si>
   <si>
     <t>#56 Horace Farley - MLB</t>
   </si>
   <si>
     <t>#54 James Slusser - MLB</t>
   </si>
   <si>
     <t>#24 John Copeland - CB</t>
   </si>
   <si>
     <t>#46 Junior Phillips - SS</t>
   </si>
   <si>
     <t>14:53</t>
   </si>
   <si>
     <t>Singleback Normal SE Quick Hit</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>2-10-CAR 34 (14:54) 19-Gregory Hill pass complete to 86-James Acevedo to CAR 29 for 5 yards. Tackle by 24-John Copeland.</t>
   </si>
@@ -530,51 +530,51 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-3-CAR 27 (13:40) 12-John Smith 45 yard field goal is NO GOOD. (Wide Left)</t>
   </si>
   <si>
     <t>#10 Sean Pierce - P</t>
   </si>
   <si>
     <t>#94 Jerry Larsen - DT</t>
   </si>
   <si>
     <t>#70 Shawn Williams - C</t>
   </si>
   <si>
     <t>#64 Salvador Massey - RG</t>
   </si>
   <si>
     <t>#69 John Holley - DT</t>
   </si>
   <si>
-    <t>#61 James Kim - DT</t>
+    <t>#93 James Kim - RDE</t>
   </si>
   <si>
     <t>13:36</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-CAR 34 (13:37) 8-Robert Campos pass complete to 84-Mack Helm to CAR 45 for 12 yards. Tackle by 26-Robert Linton.</t>
   </si>
   <si>
     <t>#84 Mack Helm - WR</t>
   </si>
   <si>
     <t>#69 Kenny Cowan - DT</t>
   </si>
   <si>
     <t>13:04</t>
   </si>
   <si>
     <t>CAR 45</t>
   </si>
@@ -695,51 +695,51 @@
   <si>
     <t>#44 David Norton - FS</t>
   </si>
   <si>
     <t>9:35</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-BUC 38 (9:34) 31-Timothy Rubino ran to BUC 39 for a short gain. Tackle by 92-Nathan Turner.</t>
   </si>
   <si>
     <t>#40 Jordan Gonzalez - FB</t>
   </si>
   <si>
     <t>#11 Scott Gustafson - WR</t>
   </si>
   <si>
     <t>#16 John White - WR</t>
   </si>
   <si>
     <t>#82 Hunter Maynard - WR</t>
   </si>
   <si>
-    <t>#50 Edwin Sherwood - WLB</t>
+    <t>#94 Edwin Sherwood - SLB</t>
   </si>
   <si>
     <t>#40 James Fullwood - FS</t>
   </si>
   <si>
     <t>8:59</t>
   </si>
   <si>
     <t>BUC 39</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>2-10-BUC 39 (8:58) 19-Gregory Hill pass complete to 86-James Acevedo to CAR 46 for 16 yards. Tackle by 92-Nathan Turner.</t>
   </si>
   <si>
     <t>8:15</t>
   </si>
   <si>
     <t>CAR 46</t>
   </si>
   <si>
     <t>Singleback Slot Strong Skinny Posts</t>
   </si>
@@ -815,51 +815,51 @@
   <si>
     <t>3:59</t>
   </si>
   <si>
     <t>CAR 41</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>3-3-CAR 41 (3:58) 22-Stephen Wilson ran to BUC 10 for 50 yards.</t>
   </si>
   <si>
     <t>3:12</t>
   </si>
   <si>
     <t>BUC 10</t>
   </si>
   <si>
     <t>1-10-BUC 10 (3:11) 8-Robert Campos pass complete to 18-Ismael Daniels for 10 yards. TOUCHDOWN! BUC 0 CAR 6</t>
   </si>
   <si>
-    <t>#26 Alex Martin - RB</t>
+    <t>#34 Alex Martin - RB</t>
   </si>
   <si>
     <t>3:08</t>
   </si>
   <si>
     <t>BUC 15</t>
   </si>
   <si>
     <t>(3:09) Extra point GOOD by 2-Henry Doak. BUC 0 CAR 7</t>
   </si>
   <si>
     <t>#36 Roy Underwood - RB</t>
   </si>
   <si>
     <t>#2 Henry Doak - K</t>
   </si>
   <si>
     <t>#65 Mark Robinson - C</t>
   </si>
   <si>
     <t>CAR 35</t>
   </si>
   <si>
     <t>(3:09) 2-Henry Doak kicks 72 yards from CAR 35 to BUC -7. Touchback.</t>
   </si>