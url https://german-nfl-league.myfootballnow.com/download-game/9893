--- v5 (2026-09-21)
+++ v6 (2026-11-05)
@@ -308,51 +308,51 @@
   <si>
     <t>(15:00) 12-John Smith kicks 76 yards from BUC 35 to CAR -11. Touchback.</t>
   </si>
   <si>
     <t>#88 Richard Blackstone - WR</t>
   </si>
   <si>
     <t>#29 Alan Tarvin - SS</t>
   </si>
   <si>
     <t>#78 Winfred Frazee - RT</t>
   </si>
   <si>
     <t>#81 Bobby Keyes - TE</t>
   </si>
   <si>
     <t>#78 Kevin Samuels - LT</t>
   </si>
   <si>
     <t>#38 Mike Sera - CB</t>
   </si>
   <si>
     <t>#60 Roger Lundquist - C</t>
   </si>
   <si>
-    <t>#42 Travis Johnson - CB</t>
+    <t>#24 Travis Johnson - CB</t>
   </si>
   <si>
     <t>#82 Daniel Wright - TE</t>
   </si>
   <si>
     <t>#62 Dennis Scott - LG</t>
   </si>
   <si>
     <t>#71 Kevin Burnett - LT</t>
   </si>
   <si>
     <t>#12 John Smith - K</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
@@ -362,147 +362,147 @@
   <si>
     <t>#8 Robert Campos - QB</t>
   </si>
   <si>
     <t>#2 Stephen Wilson - RB</t>
   </si>
   <si>
     <t>#45 Leonardo Dennis - FB</t>
   </si>
   <si>
     <t>#80 Curtis Allen - WR</t>
   </si>
   <si>
     <t>#18 Ismael Daniels - WR</t>
   </si>
   <si>
     <t>#62 Beau Brummel - LT</t>
   </si>
   <si>
     <t>#50 Marc Watson - MLB</t>
   </si>
   <si>
     <t>#77 Jonathan Williams - DT</t>
   </si>
   <si>
-    <t>#73 Alfred Villegas - DT</t>
+    <t>#92 Alfred Villegas - DT</t>
   </si>
   <si>
     <t>#73 Fritz Peterson - RDE</t>
   </si>
   <si>
     <t>#58 William Gonzales - SLB</t>
   </si>
   <si>
     <t>#50 Michael Garcia - SLB</t>
   </si>
   <si>
     <t>#36 Timothy Key - SLB</t>
   </si>
   <si>
     <t>#23 Frank Robinson - CB</t>
   </si>
   <si>
     <t>#39 Donald Liddell - CB</t>
   </si>
   <si>
     <t>#38 Jonathon Fitzpatrick - FS</t>
   </si>
   <si>
     <t>#26 Robert Linton - CB</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>CAR 34</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>46 Normal Weak Blitz</t>
   </si>
   <si>
     <t>1-10-CAR 34 (14:57) 19-Gregory Hill pass Pass knocked down by 92-Nathan Turner. incomplete, intended for 1-Bubbelin Brookins. CAR 94-William Bradley was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#19 Gregory Hill - QB</t>
   </si>
   <si>
     <t>#16 Richard Clark - WR</t>
   </si>
   <si>
     <t>#45 Stephen Green - FB</t>
   </si>
   <si>
-    <t>#13 Chris Jones - WR</t>
+    <t>#17 Chris Jones - WR</t>
   </si>
   <si>
     <t>#88 Bubbelin Brookins - WR</t>
   </si>
   <si>
     <t>#87 James Acevedo - WR</t>
   </si>
   <si>
     <t>#53 Rusty Hurley - LT</t>
   </si>
   <si>
     <t>#68 Lenny Barker - LG</t>
   </si>
   <si>
     <t>#78 Anthony Colon - C</t>
   </si>
   <si>
     <t>#66 Richard Abner - RG</t>
   </si>
   <si>
     <t>#66 William Luong - RT</t>
   </si>
   <si>
     <t>#94 William Bradley - LDE</t>
   </si>
   <si>
     <t>#64 Daniel Espada - DT</t>
   </si>
   <si>
     <t>#68 Keith Keating - DT</t>
   </si>
   <si>
     <t>#72 Theodore Fulton - RDE</t>
   </si>
   <si>
     <t>#59 Nathan Turner - WLB</t>
   </si>
   <si>
     <t>#56 Horace Farley - MLB</t>
   </si>
   <si>
     <t>#54 James Slusser - MLB</t>
   </si>
   <si>
-    <t>#24 John Copeland - CB</t>
+    <t>#40 John Copeland - FS</t>
   </si>
   <si>
     <t>#46 Junior Phillips - SS</t>
   </si>
   <si>
     <t>14:53</t>
   </si>
   <si>
     <t>Singleback Normal SE Quick Hit</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>2-10-CAR 34 (14:54) 19-Gregory Hill pass complete to 86-James Acevedo to CAR 29 for 5 yards. Tackle by 24-John Copeland.</t>
   </si>
   <si>
     <t>#31 Timothy Rubino - RB</t>
   </si>
   <si>
     <t>#45 Mitch Miller  - FB</t>
   </si>
   <si>
     <t>#98 Jack Bryce - LDE</t>
   </si>