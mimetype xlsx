--- v5 (2026-07-22)
+++ v6 (2026-09-20)
@@ -596,51 +596,51 @@
   <si>
     <t>DAL 28</t>
   </si>
   <si>
     <t>3-3-DAL 28 (12:39) 9-Donald Hendricks sacked at DAL 19 for -9 yards (54-Henry Stevens). Sack allowed by 64-Joseph Pierce. 9-Donald Hendricks FUMBLES (54-Henry Stevens) recovered by DAL-9-Donald Hendricks at DAL 19. 9-Donald Hendricks sacked at DAL 19 for -9 yards (99-Barry Durkee). Sack allowed by 35-Julian Underwood. 64-Joseph Pierce was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>#12 Christopher Mix - WR</t>
   </si>
   <si>
     <t>#59 Wilbert Lane - LG</t>
   </si>
   <si>
     <t>11:54</t>
   </si>
   <si>
     <t>DAL 19</t>
   </si>
   <si>
     <t>4-12-DAL 19 (11:53) 5-David Yanez punts 45 yards to PAT 36. 20-David Hutchings to PAT 40 for 4 yards. Tackle by 40-Jesse Frakes.</t>
   </si>
   <si>
     <t>#8 David Yanez - P</t>
   </si>
   <si>
-    <t>#83 Antonio Bryant - C</t>
+    <t>#83 Antonio Bryant - LG</t>
   </si>
   <si>
     <t>#65 Charles Stark - RT</t>
   </si>
   <si>
     <t>#43 James Harmon - FB</t>
   </si>
   <si>
     <t>#97 Dan Coffman - DT</t>
   </si>
   <si>
     <t>11:44</t>
   </si>
   <si>
     <t>PAT 40</t>
   </si>
   <si>
     <t>1-10-PAT 40 (11:45) 19-Derrick Goff ran to PAT 40 for a short loss. Tackle by 69-Oren Loughran.</t>
   </si>
   <si>
     <t>11:14</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
@@ -2189,73 +2189,73 @@
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="441.035" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>