--- v8 (2026-08-27)
+++ v9 (2026-10-26)
@@ -374,69 +374,69 @@
   <si>
     <t>#85 Norman Hendrickson - WR</t>
   </si>
   <si>
     <t>#14 Ronny Franklin - WR</t>
   </si>
   <si>
     <t>#53 Stanley Goetz - LT</t>
   </si>
   <si>
     <t>#59 Thomas Morris - LG</t>
   </si>
   <si>
     <t>#66 Owen Cramer - C</t>
   </si>
   <si>
     <t>#64 Joseph Pierce - RG</t>
   </si>
   <si>
     <t>#65 Charles Stark - RT</t>
   </si>
   <si>
     <t>#61 Brent Driver - DT</t>
   </si>
   <si>
-    <t>#73 Gary Alvarez - DT</t>
+    <t>#61 Gary Alvarez - DT</t>
   </si>
   <si>
     <t>#73 Ben Joyner - DT</t>
   </si>
   <si>
     <t>#64 Willie Copas - RDE</t>
   </si>
   <si>
     <t>#99 Sidney Gilmore - SLB</t>
   </si>
   <si>
     <t>#52 David Christiansen - MLB</t>
   </si>
   <si>
     <t>#94 Amos Rosa - SLB</t>
   </si>
   <si>
-    <t>#20 Kyle Newby - CB</t>
+    <t>#23 Kyle Newby - CB</t>
   </si>
   <si>
     <t>#31 John Dale - CB</t>
   </si>
   <si>
     <t>#91 James Allen - SS</t>
   </si>
   <si>
     <t>#24 David Jones - FS</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>DAL 27</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-8-DAL 27 (14:17) 9-Donald Hendricks pass complete to 87-James Harmon to DAL 31 for 4 yards. Tackle by 27-John Dale.</t>
   </si>
@@ -524,51 +524,51 @@
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>1-10-CLE 25 (12:55) 4-Bobby Turner pass Pass knocked down by 45-Ricky Easley. incomplete, intended for 86-Joe Branch. Pressure by 70-Samuel Smith. 34-Michael Salinas got away with a hold on that play.</t>
   </si>
   <si>
     <t>#4 Bobby Turner - QB</t>
   </si>
   <si>
     <t>#22 Richard Borton - FB</t>
   </si>
   <si>
     <t>#86 Joe Branch - TE</t>
   </si>
   <si>
     <t>#11 Joseph Tallent - WR</t>
   </si>
   <si>
     <t>#85 Charles Hart - WR</t>
   </si>
   <si>
     <t>#76 Robert Nixon - RT</t>
   </si>
   <si>
-    <t>#66 William Deskins - LG</t>
+    <t>#64 William Deskins - LG</t>
   </si>
   <si>
     <t>#63 Bradley Johnson - C</t>
   </si>
   <si>
     <t>#50 Jose Chapman - RG</t>
   </si>
   <si>
     <t>#79 Bruce Hand - RT</t>
   </si>
   <si>
     <t>#70 Samuel Smith - RDE</t>
   </si>
   <si>
     <t>#74 Jonathan Thomas - DT</t>
   </si>
   <si>
     <t>#91 James Sansone - SLB</t>
   </si>
   <si>
     <t>#93 Dominic Myers - MLB</t>
   </si>
   <si>
     <t>#47 Harold Garcia - CB</t>
   </si>
@@ -713,51 +713,51 @@
   <si>
     <t>8:12</t>
   </si>
   <si>
     <t>DAL 6</t>
   </si>
   <si>
     <t>3-6-DAL 6 (8:11) 4-Bobby Turner pass complete to 86-Joe Branch for 6 yards. TOUCHDOWN! CLE 6 DAL 0</t>
   </si>
   <si>
     <t>8:07</t>
   </si>
   <si>
     <t>DAL 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(8:08) Extra point GOOD by 17-Philip McLoughlin. CLE 7 DAL 0</t>
   </si>
   <si>
-    <t>#70 Stephen Coles - C</t>
+    <t>#67 Stephen Coles - C</t>
   </si>
   <si>
     <t>#53 Philip Rosenthal - LG</t>
   </si>
   <si>
     <t>#30 Barney Doss - RB</t>
   </si>
   <si>
     <t>#78 Roosevelt Phillips - LDE</t>
   </si>
   <si>
     <t>(8:08) 17-Philip McLoughlin kicks 74 yards from CLE 35 to DAL -9. Touchback.</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-DAL 25 (8:08) 35-Julian Underwood ran to DAL 36 for 11 yards. Tackle by 91-James Allen.</t>
   </si>
   <si>
     <t>#35 Julian Underwood - FB</t>
   </si>
@@ -854,51 +854,51 @@
   <si>
     <t>3-9-CLE 21 (4:02) 9-Donald Hendricks pass Pass knocked down by 27-John Dale. incomplete, intended for 88-Ronny Franklin.</t>
   </si>
   <si>
     <t>#51 Bruce Hester - MLB</t>
   </si>
   <si>
     <t>3:58</t>
   </si>
   <si>
     <t>4-9-CLE 21 (3:59) 8-Gerald Seymour 40 yard field goal is GOOD. CLE 7 DAL 3</t>
   </si>
   <si>
     <t>#7 Patrick Beatty - QB</t>
   </si>
   <si>
     <t>#8 Gerald Seymour - K</t>
   </si>
   <si>
     <t>#59 Wilbert Lane - LG</t>
   </si>
   <si>
     <t>#62 Randolph Weber - LG</t>
   </si>
   <si>
-    <t>#57 Gordon Maldonado - WLB</t>
+    <t>#57 Gordon Maldonado - SLB</t>
   </si>
   <si>
     <t>#93 Justin Evelyn - DT</t>
   </si>
   <si>
     <t>3:55</t>
   </si>
   <si>
     <t>(3:56) 8-Gerald Seymour kicks 67 yards from DAL 35 to CLE -2. Touchback.</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>1-10-CLE 25 (3:56) 4-Bobby Turner pass complete to 85-Charles Hart to CLE 34 for 9 yards. Tackle by 47-Harold Garcia.</t>
   </si>
   <si>
     <t>3:19</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>2-1-CLE 34 (3:18) 4-Bobby Turner sacked at CLE 27 for -7 yards (70-Samuel Smith). Sack allowed by 79-Bruce Hand.</t>
   </si>